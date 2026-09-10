--- v0 (2026-04-16)
+++ v1 (2026-09-10)
@@ -9,544 +9,544 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2FE3F603" w14:textId="798BCEDA" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00706E9A" w:rsidP="00CC6539">
+    <w:p w14:paraId="1E34E708" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00CC6539">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251580416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F76F" wp14:editId="21E4E593">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251580416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E80D" wp14:editId="1E34E80E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-117377</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>107120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5603093" cy="685800"/>
                 <wp:effectExtent l="57150" t="38100" r="55245" b="76200"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Caixa de Texto 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5603093" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2FE3F79A" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRDefault="00706E9A" w:rsidP="00706E9A"/>
-                          <w:p w14:paraId="226C37A3" w14:textId="3F96348C" w:rsidR="0089062A" w:rsidRPr="0089062A" w:rsidRDefault="0089062A" w:rsidP="0089062A">
+                          <w:p w14:paraId="1E34E832" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00706E9A"/>
+                          <w:p w14:paraId="1E34E833" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0089062A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2835"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0089062A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">PEDIDO </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E14B13">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>DA</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0089062A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> HABILITAÇÃO</w:t>
                             </w:r>
-                            <w:r w:rsidR="00443BCE">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>/RENOVAÇÃO</w:t>
                             </w:r>
-                            <w:r w:rsidR="00435ACC">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>/2ª</w:t>
                             </w:r>
-                            <w:r w:rsidR="00297062">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F539C1">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Via</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E14B13">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> DE </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0089062A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>TÉCNICO RESPONSÁVEL</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2C9F2A61" w14:textId="33B95E28" w:rsidR="0089062A" w:rsidRPr="0089062A" w:rsidRDefault="0089062A" w:rsidP="0089062A">
+                          <w:p w14:paraId="1E34E834" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0089062A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2835"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0089062A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>(ao abrigo da Lei n.º 26/2013</w:t>
                             </w:r>
-                            <w:r w:rsidR="002D4CD2">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>, de 11 de abril</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0089062A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FE3F79D" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRDefault="00706E9A" w:rsidP="0089062A">
+                          <w:p w14:paraId="1E34E835" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2835"/>
                               </w:tabs>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2FE3F76F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1E34E80D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.25pt;margin-top:8.45pt;width:441.2pt;height:54pt;z-index:251580416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRBmTNLwIAAJkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJ0yw14hRdug4D&#10;ugvW7QMUWYqFyqImKbHTrx8lO06woRgw7EWgLPKQh4f08qZrNNkL5xWYkk4uckqE4VApsy3pj+/3&#10;bxaU+MBMxTQYUdKD8PRm9frVsrWFmEINuhKOIIjxRWtLWodgiyzzvBYN8xdghcFHCa5hAa9um1WO&#10;tYje6Gya5/OsBVdZB1x4j1/v+ke6SvhSCh6+SOlFILqkWFtIp0vnJp7ZasmKrWO2Vnwog/1DFQ1T&#10;BpOOUHcsMLJz6g+oRnEHHmS44NBkIKXiInFANpP8NzaPNbMiccHmeDu2yf8/WP55/2i/OhK6d9Ch&#10;gImEtw/AnzwxsK6Z2Ypb56CtBasw8SS2LGutL4bQ2Gpf+AiyaT9BhSKzXYAE1EnXxK4gT4LoKMBh&#10;bLroAuH48WqeX+bXl5RwfJsvrhZ5UiVjxTHaOh8+CGhINErqUNSEzvYPPsRqWHF0icm0iaeBe6V1&#10;kjdW/t5UyQ5M6d7GqOiZqMTqBx7hoEWP8k1IoqpTU+JIirV2ZM9wmKqnvhMRBT1jiMSEY9C07+RL&#10;QYNvDBNpTMfAQYKXAkfvlBFMGAMbZcD9JWvvf2Tdc43yhW7TYX+iuYHqgFo66HcFdxuNGtwzJS3u&#10;SUn9zx1zghL90eA8XE9ms7hY6TK7ejvFizt/2Zy/MMMRqqSBkt5ch7SMkYyBW5wbqZKkp0qGYnH+&#10;k9LDrsYFO78nr9MfZfULAAD//wMAUEsDBBQABgAIAAAAIQDXBhLU4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicFojTEqfgRIEAcaDn06MZLErDXUew2gadnOcFtd2c0&#10;+025mpwVBxxC50lBOk9AINXedNQoeNvczXIQIWoy2npCBV8YYFUdH5W6MH6kVzysYyM4hEKhFbQx&#10;9oWUoW7R6TD3PRJr735wOvI6NNIMeuRwZ+UiSTLpdEf8odU93rRYf673TsHHQ6i7zX0bv7f28el5&#10;+3I9preTUqcn09UliIhT/DPDLz6jQ8VMO78nE4RVMEvzC7aykC1BsCHPznjY8WFxvgRZlfJ/heoH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkQZkzS8CAACZBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1wYS1OEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="gray [1616]" stroked="f">
                 <v:fill color2="#d9d9d9 [496]" rotate="t" angle="180" colors="0 #bcbcbc;22938f #d0d0d0;1 #ededed" focus="100%" type="gradient"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2FE3F79A" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRDefault="00706E9A" w:rsidP="00706E9A"/>
-                    <w:p w14:paraId="226C37A3" w14:textId="3F96348C" w:rsidR="0089062A" w:rsidRPr="0089062A" w:rsidRDefault="0089062A" w:rsidP="0089062A">
+                    <w:p w14:paraId="1E34E832" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00706E9A"/>
+                    <w:p w14:paraId="1E34E833" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0089062A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2835"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0089062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">PEDIDO </w:t>
                       </w:r>
-                      <w:r w:rsidR="00E14B13">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>DA</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0089062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> HABILITAÇÃO</w:t>
                       </w:r>
-                      <w:r w:rsidR="00443BCE">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>/RENOVAÇÃO</w:t>
                       </w:r>
-                      <w:r w:rsidR="00435ACC">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>/2ª</w:t>
                       </w:r>
-                      <w:r w:rsidR="00297062">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F539C1">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Via</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E14B13">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> DE </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0089062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>TÉCNICO RESPONSÁVEL</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2C9F2A61" w14:textId="33B95E28" w:rsidR="0089062A" w:rsidRPr="0089062A" w:rsidRDefault="0089062A" w:rsidP="0089062A">
+                    <w:p w14:paraId="1E34E834" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0089062A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2835"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0089062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>(ao abrigo da Lei n.º 26/2013</w:t>
                       </w:r>
-                      <w:r w:rsidR="002D4CD2">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>, de 11 de abril</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0089062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2FE3F79D" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRDefault="00706E9A" w:rsidP="0089062A">
+                    <w:p w14:paraId="1E34E835" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="0089062A">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2835"/>
                         </w:tabs>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3F604" w14:textId="77777777" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00847157" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E709" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F605" w14:textId="77777777" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00847157" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E70A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F606" w14:textId="77777777" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00847157" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E70B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F607" w14:textId="4098EA64" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00847157" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E70C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F608" w14:textId="66866375" w:rsidR="00706E9A" w:rsidRPr="00CC6539" w:rsidRDefault="00AC5ED5" w:rsidP="00706E9A">
+    <w:p w14:paraId="1E34E70D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00706E9A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-143" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251581440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F771" wp14:editId="3067824A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251581440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E80F" wp14:editId="1E34E810">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-108070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>145878</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589905" cy="2496065"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectângulo arredondado 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589905" cy="2496065"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -572,73 +572,73 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="79587FB0" id="Rectângulo arredondado 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.5pt;margin-top:11.5pt;width:440.15pt;height:196.55pt;z-index:251581440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWkJJzjgIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qAgBXUUCEqpkld&#10;i9pOfTaOTSI5Ps82BPbX72yHwLpqD9NeEvt+fHf3+e5ubg+NInthXQ26oIOrnBKhOZS13hb0+8vq&#10;0zUlzjNdMgVaFPQoHL2df/xw05qZGEIFqhSWIIh2s9YUtPLezLLM8Uo0zF2BERqVEmzDPF7tNist&#10;axG9UdkwzydZC7Y0FrhwDqV3SUnnEV9Kwf2jlE54ogqKufn4tfG7Cd9sfsNmW8tMVfMuDfYPWTSs&#10;1hi0h7pjnpGdrf+AampuwYH0VxyaDKSsuYg1YDWD/E01zxUzItaC5DjT0+T+Hyx/2D+btUUaWuNm&#10;Do+hioO0TfhjfuQQyTr2ZImDJxyF4/H1dJqPKeGoG46mk3wyDnRmZ3djnf8ioCHhUFALO10+4ZNE&#10;ptj+3vlkf7ILITWsaqXisygdBA5UXQZZvIS+EEtlyZ7hi262g4ilds03KJNsMs7z+K6YSGyjYB7T&#10;ukBCXUDPzkXHkz8qEcIo/SQkqUsscxgD9EApBuNcaJ9iu4qVIolD5PdDR8CALLGQHrsD+L2mE3ai&#10;prMPriK2c++c/y2x5Nx7xMigfe/c1BrsewAKq+oiJ/sTSYmawNIGyuPaEgtpmJzhqxrf9545v2YW&#10;pwfnDDeCf8SPVNAWFLoTJRXYn+/Jgz02NWopaXEaC+p+7JgVlKivGtt9OhiNwvjGy2j8eYgXe6nZ&#10;XGr0rlkCtscAd4/h8RjsvTodpYXmFRfHIkRFFdMcYxeUe3u6LH3aErh6uFgsohmOrGH+Xj8bHsAD&#10;q6F1Xw6vzJquyT3OxwOcJpfN3rR5sg2eGhY7D7KOM3DmteMbxz32bLeawj65vEer8wKd/wIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA6DG+jiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C&#10;/2EZwUtpNx8SS8ymREE85FBapfU4za7ZYHY3ZDdt+u8dT3oahnl55nmLzWx6dlaj75wVEK8iYMo2&#10;Tna2FfDx/rpcA/MBrcTeWSXgqjxsytubAnPpLnanzvvQMoJYn6MAHcKQc+4brQz6lRuUpduXGw0G&#10;WseWyxEvBDc9T6Io4wY7Sx80DupFq+Z7PxmibN2hqo7JVKeLt7q+bp/xc6GFuL+bqydgQc3hLwy/&#10;+qQOJTmd3GSlZ72AZfxIXYKAJKVJgXWWpsBOAh7iLAZeFvx/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAlpCSc44CAACIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEADoMb6OIAAAAKAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="024DDB18" id="Rectângulo arredondado 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.5pt;margin-top:11.5pt;width:440.15pt;height:196.55pt;z-index:251581440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWkJJzjgIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qAgBXUUCEqpkld&#10;i9pOfTaOTSI5Ps82BPbX72yHwLpqD9NeEvt+fHf3+e5ubg+NInthXQ26oIOrnBKhOZS13hb0+8vq&#10;0zUlzjNdMgVaFPQoHL2df/xw05qZGEIFqhSWIIh2s9YUtPLezLLM8Uo0zF2BERqVEmzDPF7tNist&#10;axG9UdkwzydZC7Y0FrhwDqV3SUnnEV9Kwf2jlE54ogqKufn4tfG7Cd9sfsNmW8tMVfMuDfYPWTSs&#10;1hi0h7pjnpGdrf+AampuwYH0VxyaDKSsuYg1YDWD/E01zxUzItaC5DjT0+T+Hyx/2D+btUUaWuNm&#10;Do+hioO0TfhjfuQQyTr2ZImDJxyF4/H1dJqPKeGoG46mk3wyDnRmZ3djnf8ioCHhUFALO10+4ZNE&#10;ptj+3vlkf7ILITWsaqXisygdBA5UXQZZvIS+EEtlyZ7hi262g4ilds03KJNsMs7z+K6YSGyjYB7T&#10;ukBCXUDPzkXHkz8qEcIo/SQkqUsscxgD9EApBuNcaJ9iu4qVIolD5PdDR8CALLGQHrsD+L2mE3ai&#10;prMPriK2c++c/y2x5Nx7xMigfe/c1BrsewAKq+oiJ/sTSYmawNIGyuPaEgtpmJzhqxrf9545v2YW&#10;pwfnDDeCf8SPVNAWFLoTJRXYn+/Jgz02NWopaXEaC+p+7JgVlKivGtt9OhiNwvjGy2j8eYgXe6nZ&#10;XGr0rlkCtscAd4/h8RjsvTodpYXmFRfHIkRFFdMcYxeUe3u6LH3aErh6uFgsohmOrGH+Xj8bHsAD&#10;q6F1Xw6vzJquyT3OxwOcJpfN3rR5sg2eGhY7D7KOM3DmteMbxz32bLeawj65vEer8wKd/wIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAA6DG+jiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C&#10;/2EZwUtpNx8SS8ymREE85FBapfU4za7ZYHY3ZDdt+u8dT3oahnl55nmLzWx6dlaj75wVEK8iYMo2&#10;Tna2FfDx/rpcA/MBrcTeWSXgqjxsytubAnPpLnanzvvQMoJYn6MAHcKQc+4brQz6lRuUpduXGw0G&#10;WseWyxEvBDc9T6Io4wY7Sx80DupFq+Z7PxmibN2hqo7JVKeLt7q+bp/xc6GFuL+bqydgQc3hLwy/&#10;+qQOJTmd3GSlZ72AZfxIXYKAJKVJgXWWpsBOAh7iLAZeFvx/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAlpCSc44CAACIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEADoMb6OIAAAAKAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00706E9A" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identificação do Requerente:</w:t>
       </w:r>
-      <w:r w:rsidR="00706E9A" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3F609" w14:textId="3B668197" w:rsidR="00706E9A" w:rsidRPr="00CC6539" w:rsidRDefault="00706E9A" w:rsidP="00706E9A">
+    <w:p w14:paraId="1E34E70E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00706E9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="8767" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -657,87 +657,87 @@
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="55"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="102"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="657"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="96"/>
         <w:gridCol w:w="74"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="753"/>
         <w:gridCol w:w="96"/>
         <w:gridCol w:w="124"/>
         <w:gridCol w:w="32"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="37"/>
         <w:gridCol w:w="108"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="30"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00324482" w:rsidRPr="00CC6539" w14:paraId="2FE3F60C" w14:textId="1D0D7668" w:rsidTr="007102C9">
+      <w:tr w:rsidR="00324482" w:rsidRPr="00CC6539" w14:paraId="1E34E711" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F60A" w14:textId="152A18D2" w:rsidR="00324482" w:rsidRPr="00CC6539" w:rsidRDefault="00324482" w:rsidP="00324482">
+          <w:p w14:paraId="1E34E70F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00324482">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome Completo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6914" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28842D2E" w14:textId="3DABE973" w:rsidR="00324482" w:rsidRPr="00CC6539" w:rsidRDefault="00324482" w:rsidP="00324482">
+          <w:p w14:paraId="1E34E710" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00324482">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -782,217 +782,217 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E3470B" w:rsidRPr="00CC6539" w14:paraId="2FE3F610" w14:textId="71C5F66E" w:rsidTr="007102C9">
+      <w:tr w:rsidR="00E3470B" w:rsidRPr="00CC6539" w14:paraId="1E34E719" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F60D" w14:textId="77777777" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E712" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F60E" w14:textId="77777777" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E713" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F60F" w14:textId="77777777" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E714" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="6D642F80" w14:textId="77777777" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E715" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="10937859" w14:textId="1540AE1C" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E716" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="52683BE7" w14:textId="5F6DC10A" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E717" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="528BC70E" w14:textId="4A5FA5CB" w:rsidR="00E14B13" w:rsidRPr="00CC6539" w:rsidRDefault="00E14B13" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E718" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F617" w14:textId="57604FE8" w:rsidTr="007E7F40">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E71E" w14:textId="77777777" w:rsidTr="007E7F40">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F611" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E71A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F612" w14:textId="31984BA4" w:rsidR="003C1D70" w:rsidRPr="00E16F57" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E71B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00E16F57" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -1041,79 +1041,79 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F613" w14:textId="37244E2E" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E71C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BI/CC /Outra forma de ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="24E65FBC" w14:textId="510060AF" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E71D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -1163,273 +1163,272 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F61E" w14:textId="34F36AB7" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E729" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="199" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F618" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E71F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F619" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E720" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F61A" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E721" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F61B" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E722" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F61C" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E723" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F61D" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E724" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="58B405E5" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E725" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="06B7BEB6" w14:textId="2A8F5B73" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E726" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="59BAF45B" w14:textId="01CBE909" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E727" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7951C9E4" w14:textId="4CA7BAED" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E728" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F623" w14:textId="51BB20BF" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E72C" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FE3F61F" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E72A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Morada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6914" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="12E40F0A" w14:textId="2DC968E3" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E72B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -1474,272 +1473,272 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F62A" w14:textId="5221A954" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E737" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F624" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E72D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F625" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E72E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F626" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E72F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F627" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E730" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F628" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E731" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F629" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E732" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1B48D868" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E733" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2F88EAB7" w14:textId="1C4EEF8E" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E734" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="158D647C" w14:textId="2D123BB2" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E735" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7069EC48" w14:textId="67ADE740" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E736" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F631" w14:textId="2A9A6E29" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E73C" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F62B" w14:textId="5C4867BF" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E738" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Código Postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F62C" w14:textId="023B80CA" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E739" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
@@ -1794,79 +1793,79 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F62D" w14:textId="4A3DEB89" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E73A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Distrito de </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0180D2DF" w14:textId="50965C78" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E73B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -1911,272 +1910,272 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F638" w14:textId="46265C6D" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E747" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F632" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E73D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F633" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E73E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F634" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E73F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F635" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E740" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F636" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E741" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F637" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E742" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6112B0" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E743" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="58127EE1" w14:textId="1DE8FDE6" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E744" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="358AD7AD" w14:textId="4E0CB1EC" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E745" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="48B489E8" w14:textId="1E3A16D6" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E746" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F63B" w14:textId="511B5316" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E74A" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F639" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E748" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6914" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="204F499D" w14:textId="79AAD7CE" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E749" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -2221,271 +2220,271 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F642" w14:textId="1CC7BE9D" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E755" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="91" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F63C" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E74B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F63D" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E74C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F63E" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E74D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F63F" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E74E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F640" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E74F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F641" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E750" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED9EAD6" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E751" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="26E9BFAB" w14:textId="5B64388A" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E752" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAEE326" w14:textId="349DDB10" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E753" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="35E857D1" w14:textId="55F0530C" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E754" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2FE3F647" w14:textId="2D7DAB0B" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E75A" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F643" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E756" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F644" w14:textId="437BF862" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E757" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
@@ -2535,79 +2534,79 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F645" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E758" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telemóvel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49178EBA" w14:textId="6D857939" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E759" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -2657,584 +2656,580 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="2EE64DB3" w14:textId="27CB4539" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E763" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="332C3C2D" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E75B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="430D4B76" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E75C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7014C1C9" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E75D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="675B26A4" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E75E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1E11143B" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E75F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A15D41D" w14:textId="1BDD9104" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E760" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED92349" w14:textId="56371462" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E761" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2B5268" w14:textId="304AC0F4" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E762" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="546F2DD0" w14:textId="65052A2F" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E769" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B55503C" w14:textId="4C847FA2" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E764" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Habilitações académicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B95143" w14:textId="671980F4" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E765" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Doutoramento</w:t>
             </w:r>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-576975661"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACAAE5D" w14:textId="0212B011" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E766" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mestrado</w:t>
             </w:r>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1975440626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00792354">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6917DE" w14:textId="320A14C5" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E767" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Licenciatura</w:t>
             </w:r>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1684018846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00792354">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12303514" w14:textId="31BD674C" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E768" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bacharelato</w:t>
             </w:r>
             <w:r w:rsidRPr="00792354">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-630550321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00792354">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1AA88844" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E76F" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DCC7D9" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E76A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EB858E" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E76B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6F7B7E" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E76C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E1619F" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E76D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="426AEA3A" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00792354" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E76E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00792354" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="13C8A51B" w14:textId="5E70F83C" w:rsidTr="007102C9">
+      <w:tr w:rsidR="003C1D70" w:rsidRPr="00CC6539" w14:paraId="1E34E776" w14:textId="77777777" w:rsidTr="007102C9">
         <w:trPr>
           <w:gridAfter w:val="6"/>
           <w:wAfter w:w="295" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4AED45D4" w14:textId="682DA43D" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E770" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5Nome do curso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9CA73E" w14:textId="1E5912FC" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E771" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -3289,177 +3284,177 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C066686" w14:textId="77777777" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E772" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7E545ECA" w14:textId="5C90046B" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E773" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6846B6B1" w14:textId="26C568DB" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E774" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF009F0" w14:textId="445E1489" w:rsidR="003C1D70" w:rsidRPr="00CC6539" w:rsidRDefault="003C1D70" w:rsidP="003C1D70">
+          <w:p w14:paraId="1E34E775" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C1D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FE3F648" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRPr="00CC6539" w:rsidRDefault="00706E9A" w:rsidP="00706E9A">
+    <w:p w14:paraId="1E34E777" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00706E9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F649" w14:textId="77777777" w:rsidR="00706E9A" w:rsidRPr="00CC6539" w:rsidRDefault="00706E9A" w:rsidP="00706E9A">
+    <w:p w14:paraId="1E34E778" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00706E9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F652" w14:textId="3CE35290" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00847157" w:rsidP="007102C9">
+    <w:p w14:paraId="1E34E779" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F653" w14:textId="3FFBC9B4" w:rsidR="006C0858" w:rsidRPr="00CC6539" w:rsidRDefault="0035796F" w:rsidP="00AC5ED5">
+    <w:p w14:paraId="1E34E77A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00AC5ED5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-143" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F775" wp14:editId="791A7F6C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E811" wp14:editId="1E34E812">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-112981</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149469</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589905" cy="465993"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectângulo arredondado 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589905" cy="465993"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -3485,268 +3480,270 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="44FE1042" id="Rectângulo arredondado 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.9pt;margin-top:11.75pt;width:440.15pt;height:36.7pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWtAOrjgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdcEdYqgRYcB&#10;3Vq0HXpWZCk2IImapMTJfv0oyXGyrthh2MWW+PFIPpG8vNppRbbC+RZMRUdnJSXCcKhbs67o9+fb&#10;DxeU+MBMzRQYUdG98PRq8f7dZWfnYgwNqFo4giDGzztb0SYEOy8KzxuhmT8DKwwqJTjNAl7duqgd&#10;6xBdq2JcludFB662DrjwHqU3WUkXCV9KwcO9lF4EoiqKuYX0dem7it9iccnma8ds0/I+DfYPWWjW&#10;Ggw6QN2wwMjGtX9A6ZY78CDDGQddgJQtF6kGrGZUvqrmqWFWpFqQHG8Hmvz/g+Xftk/2wSENnfVz&#10;j8dYxU46Hf+YH9klsvYDWWIXCEfhdHoxm5VTSjjqJufT2exjZLM4elvnw2cBmsRDRR1sTP2IL5KI&#10;Yts7H7L9wS5GNHDbKpVeRZko8KDaOsrSJbaFuFaObBk+6Go9Slhqo79CnWXn07JMz4qJpC6K5imt&#10;EyTURfTiWHM6hb0SMYwyj0KStsYqxynAAJRjMM6FCTm2b1gtsjhGfjt0AozIEgsZsHuA32s6YGdq&#10;evvoKlI3D87l3xLLzoNHigwmDM66NeDeAlBYVR852x9IytREllZQ7x8ccZBnyVt+2+L73jEfHpjD&#10;4cExw4UQ7vEjFXQVhf5ESQPu51vyaI89jVpKOhzGivofG+YEJeqLwW6fjSaTOL3pMpl+GuPFnWpW&#10;pxqz0deA7THC1WN5Okb7oA5H6UC/4N5YxqioYoZj7Iry4A6X65CXBG4eLpbLZIYTa1m4M0+WR/DI&#10;amzd590Lc7Zv8oDj8Q0Og8vmr9o820ZPA8tNANmmGTjy2vON0556tt9McZ2c3pPVcX8ufgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPYpRjThAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC7Tlq4TZStNp4KEOPQwMRBwzFrTVDRO1aRb9/Z4J7jZ8q/P359tJ9uJIw6+daRguYhAIFWu&#10;bqlR8P72PF+D8EFTrTtHqOCMHrb59VWm09qd6BWP+9AIhpBPtQITQp9K6SuDVvuF65H49u0GqwOv&#10;QyPrQZ8YbjsZR1EirW6JPxjd45PB6mc/Wqbs3EdRfMZjuZq9lOV596i/Zkap25upeAARcAp/Ybjo&#10;szrk7HRwI9VedArmy3tWDwri1R0IDqyTmIeDgk2yAZln8n+D/BcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDWtAOrjgIAAIcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD2KUY04QAAAAkBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="72BD82E8" id="Rectângulo arredondado 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.9pt;margin-top:11.75pt;width:440.15pt;height:36.7pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWtAOrjgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSdcEdYqgRYcB&#10;3Vq0HXpWZCk2IImapMTJfv0oyXGyrthh2MWW+PFIPpG8vNppRbbC+RZMRUdnJSXCcKhbs67o9+fb&#10;DxeU+MBMzRQYUdG98PRq8f7dZWfnYgwNqFo4giDGzztb0SYEOy8KzxuhmT8DKwwqJTjNAl7duqgd&#10;6xBdq2JcludFB662DrjwHqU3WUkXCV9KwcO9lF4EoiqKuYX0dem7it9iccnma8ds0/I+DfYPWWjW&#10;Ggw6QN2wwMjGtX9A6ZY78CDDGQddgJQtF6kGrGZUvqrmqWFWpFqQHG8Hmvz/g+Xftk/2wSENnfVz&#10;j8dYxU46Hf+YH9klsvYDWWIXCEfhdHoxm5VTSjjqJufT2exjZLM4elvnw2cBmsRDRR1sTP2IL5KI&#10;Yts7H7L9wS5GNHDbKpVeRZko8KDaOsrSJbaFuFaObBk+6Go9Slhqo79CnWXn07JMz4qJpC6K5imt&#10;EyTURfTiWHM6hb0SMYwyj0KStsYqxynAAJRjMM6FCTm2b1gtsjhGfjt0AozIEgsZsHuA32s6YGdq&#10;evvoKlI3D87l3xLLzoNHigwmDM66NeDeAlBYVR852x9IytREllZQ7x8ccZBnyVt+2+L73jEfHpjD&#10;4cExw4UQ7vEjFXQVhf5ESQPu51vyaI89jVpKOhzGivofG+YEJeqLwW6fjSaTOL3pMpl+GuPFnWpW&#10;pxqz0deA7THC1WN5Okb7oA5H6UC/4N5YxqioYoZj7Iry4A6X65CXBG4eLpbLZIYTa1m4M0+WR/DI&#10;amzd590Lc7Zv8oDj8Q0Og8vmr9o820ZPA8tNANmmGTjy2vON0556tt9McZ2c3pPVcX8ufgEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPYpRjThAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC7Tlq4TZStNp4KEOPQwMRBwzFrTVDRO1aRb9/Z4J7jZ8q/P359tJ9uJIw6+daRguYhAIFWu&#10;bqlR8P72PF+D8EFTrTtHqOCMHrb59VWm09qd6BWP+9AIhpBPtQITQp9K6SuDVvuF65H49u0GqwOv&#10;QyPrQZ8YbjsZR1EirW6JPxjd45PB6mc/Wqbs3EdRfMZjuZq9lOV596i/Zkap25upeAARcAp/Ybjo&#10;szrk7HRwI9VedArmy3tWDwri1R0IDqyTmIeDgk2yAZln8n+D/BcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDWtAOrjgIAAIcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQD2KUY04QAAAAkBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C651E4" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Solicita:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3F654" w14:textId="0D573516" w:rsidR="00706E9A" w:rsidRPr="00CC6539" w:rsidRDefault="00706E9A" w:rsidP="00706E9A">
+    <w:p w14:paraId="1E34E77B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00706E9A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="8755" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0095513D" w:rsidRPr="00CC6539" w14:paraId="0BC85580" w14:textId="5738E4ED" w:rsidTr="00D3471E">
+      <w:tr w:rsidR="0095513D" w:rsidRPr="00CC6539" w14:paraId="1E34E77F" w14:textId="77777777" w:rsidTr="00D3471E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47726CE5" w14:textId="738C9F48" w:rsidR="0095513D" w:rsidRPr="00CC6539" w:rsidRDefault="0095513D" w:rsidP="006C0858">
+          <w:p w14:paraId="1E34E77C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Habilitação de Técnico Responsável </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="98150594"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:color w:val="000000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003B4B72" w:rsidRPr="00CC6539">
+                <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067CCB8F" w14:textId="77777777" w:rsidR="0095513D" w:rsidRPr="00CC6539" w:rsidRDefault="0095513D" w:rsidP="006C0858">
+          <w:p w14:paraId="1E34E77D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600E767D" w14:textId="75687CDA" w:rsidR="0095513D" w:rsidRPr="00CC6539" w:rsidRDefault="0095513D" w:rsidP="006C0858">
+          <w:p w14:paraId="1E34E77E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Renovação d</w:t>
             </w:r>
-            <w:r w:rsidR="00D3471E" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a habilitação</w:t>
             </w:r>
-            <w:r w:rsidR="0035796F" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Técnico Responsável </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="218184150"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00123326" w:rsidRPr="00CC6539">
+                <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FE3F659" w14:textId="5FF2CFCC" w:rsidR="006C0858" w:rsidRPr="00CC6539" w:rsidRDefault="006C0858" w:rsidP="006C0858">
+    <w:p w14:paraId="1E34E780" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DA5BF8" w14:textId="5C4AB3FA" w:rsidR="00C651E4" w:rsidRPr="00CC6539" w:rsidRDefault="00C651E4" w:rsidP="0035796F">
+    <w:p w14:paraId="1E34E781" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="0035796F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F65B" w14:textId="774855F0" w:rsidR="00847157" w:rsidRPr="00CC6539" w:rsidRDefault="00D3471E" w:rsidP="006C0858">
+    <w:p w14:paraId="1E34E782" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F777" wp14:editId="38D674C4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E813" wp14:editId="1E34E814">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-104189</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2189285" cy="413238"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Rectângulo arredondado 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2189285" cy="413238"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -3772,299 +3769,299 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="695AA37F" id="Rectângulo arredondado 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.2pt;margin-top:12.7pt;width:172.4pt;height:32.55pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZa5xJjQIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22naZcGcYogRYcB&#10;XVu0HXpWZCk2IIuapMTJfv0oyXGyrthh2MWW+PFIPpGcXe9aRbbCugZ0SYuznBKhOVSNXpf0+8vt&#10;pwklzjNdMQValHQvHL2ef/ww68xUjKAGVQlLEES7aWdKWntvplnmeC1a5s7ACI1KCbZlHq92nVWW&#10;dYjeqmyU55dZB7YyFrhwDqU3SUnnEV9Kwf2DlE54okqKufn4tfG7Ct9sPmPTtWWmbnifBvuHLFrW&#10;aAw6QN0wz8jGNn9AtQ234ED6Mw5tBlI2XMQasJoif1PNc82MiLUgOc4MNLn/B8vvt8/m0SINnXFT&#10;h8dQxU7aNvwxP7KLZO0HssTOE47CUTG5Gk0uKOGoGxfno/NJYDM7ehvr/BcBLQmHklrY6OoJXyQS&#10;xbZ3zif7g12IqOG2USq+itJB4EA1VZDFS2gLsVSWbBk+6GpdRCy1ab9BlWSXF3kenxUTiV0UzGNa&#10;J0ioC+jZseZ48nslQhiln4QkTRWqjAEGoBSDcS60T7FdzSqRxCHy+6EjYECWWMiA3QP8XtMBO1HT&#10;2wdXEbt5cM7/llhyHjxiZNB+cG4bDfY9AIVV9ZGT/YGkRE1gaQXV/tESC2mWnOG3Db7vHXP+kVkc&#10;HhwzXAj+AT9SQVdS6E+U1GB/vicP9tjTqKWkw2EsqfuxYVZQor5q7ParYjwO0xsv44vPI7zYU83q&#10;VKM37RKwPQpcPYbHY7D36nCUFtpX3BuLEBVVTHOMXVLu7eGy9GlJ4ObhYrGIZjixhvk7/Wx4AA+s&#10;htZ92b0ya/om9zge93AYXDZ90+bJNnhqWGw8yCbOwJHXnm+c9tiz/WYK6+T0Hq2O+3P+CwAA//8D&#10;AFBLAwQUAAYACAAAACEA31Lpu+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkLtOWrmPTKE2ngoQ49DAx0MbRa0NT0ThVk27d2+Od4GRb/vT7c7oZbStOuveNIwXzWQRCU+mq&#10;hmoFnx+v0zUIH5AqbB1pBRftYZPd3qSYVO5M7/q0C7XgEPIJKjAhdImUvjTaop+5ThPvvl1vMfDY&#10;17Lq8czhtpVxFK2kxYb4gsFOvxhd/uwGyylbt8/zQzwUi8lbUVy2z/g1MUrd3435E4igx/AHw1Wf&#10;1SFjp6MbqPKiVTCdrx4YVRAvuTKwiNfcHBU8RkuQWSr/f5D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABlrnEmNAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN9S6bvhAAAACQEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="7150E5D9" id="Rectângulo arredondado 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.2pt;margin-top:12.7pt;width:172.4pt;height:32.55pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZa5xJjQIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22naZcGcYogRYcB&#10;XVu0HXpWZCk2IIuapMTJfv0oyXGyrthh2MWW+PFIPpGcXe9aRbbCugZ0SYuznBKhOVSNXpf0+8vt&#10;pwklzjNdMQValHQvHL2ef/ww68xUjKAGVQlLEES7aWdKWntvplnmeC1a5s7ACI1KCbZlHq92nVWW&#10;dYjeqmyU55dZB7YyFrhwDqU3SUnnEV9Kwf2DlE54okqKufn4tfG7Ct9sPmPTtWWmbnifBvuHLFrW&#10;aAw6QN0wz8jGNn9AtQ234ED6Mw5tBlI2XMQasJoif1PNc82MiLUgOc4MNLn/B8vvt8/m0SINnXFT&#10;h8dQxU7aNvwxP7KLZO0HssTOE47CUTG5Gk0uKOGoGxfno/NJYDM7ehvr/BcBLQmHklrY6OoJXyQS&#10;xbZ3zif7g12IqOG2USq+itJB4EA1VZDFS2gLsVSWbBk+6GpdRCy1ab9BlWSXF3kenxUTiV0UzGNa&#10;J0ioC+jZseZ48nslQhiln4QkTRWqjAEGoBSDcS60T7FdzSqRxCHy+6EjYECWWMiA3QP8XtMBO1HT&#10;2wdXEbt5cM7/llhyHjxiZNB+cG4bDfY9AIVV9ZGT/YGkRE1gaQXV/tESC2mWnOG3Db7vHXP+kVkc&#10;HhwzXAj+AT9SQVdS6E+U1GB/vicP9tjTqKWkw2EsqfuxYVZQor5q7ParYjwO0xsv44vPI7zYU83q&#10;VKM37RKwPQpcPYbHY7D36nCUFtpX3BuLEBVVTHOMXVLu7eGy9GlJ4ObhYrGIZjixhvk7/Wx4AA+s&#10;htZ92b0ya/om9zge93AYXDZ90+bJNnhqWGw8yCbOwJHXnm+c9tiz/WYK6+T0Hq2O+3P+CwAA//8D&#10;AFBLAwQUAAYACAAAACEA31Lpu+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkLtOWrmPTKE2ngoQ49DAx0MbRa0NT0ThVk27d2+Od4GRb/vT7c7oZbStOuveNIwXzWQRCU+mq&#10;hmoFnx+v0zUIH5AqbB1pBRftYZPd3qSYVO5M7/q0C7XgEPIJKjAhdImUvjTaop+5ThPvvl1vMfDY&#10;17Lq8czhtpVxFK2kxYb4gsFOvxhd/uwGyylbt8/zQzwUi8lbUVy2z/g1MUrd3435E4igx/AHw1Wf&#10;1SFjp6MbqPKiVTCdrx4YVRAvuTKwiNfcHBU8RkuQWSr/f5D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABlrnEmNAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN9S6bvhAAAACQEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emissão de cartão:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="156"/>
         <w:tblW w:w="2977" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1135"/>
         <w:gridCol w:w="241"/>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w14:paraId="444DB80F" w14:textId="77777777" w:rsidTr="00BB1F86">
+      <w:tr w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w14:paraId="1E34E787" w14:textId="77777777" w:rsidTr="00BB1F86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE48F4C" w14:textId="65306E87" w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w:rsidRDefault="00BB1F86" w:rsidP="00BB1F86">
+          <w:p w14:paraId="1E34E783" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1ª Via </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1611279158"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="345A2B5B" w14:textId="77777777" w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w:rsidRDefault="00BB1F86" w:rsidP="00BB1F86">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E784" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023E063F" w14:textId="6DCD68D7" w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w:rsidRDefault="00BB1F86" w:rsidP="00BB1F86">
+          <w:p w14:paraId="1E34E785" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2ª Via </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2045116029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0060206E" w:rsidRPr="004F0801">
+                <w:r w:rsidRPr="004F0801">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20825D9B" w14:textId="77777777" w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w:rsidRDefault="00BB1F86" w:rsidP="00BB1F86">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E786" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FE3F65C" w14:textId="3EFD72D7" w:rsidR="002D5B42" w:rsidRPr="00CC6539" w:rsidRDefault="002D5B42" w:rsidP="006C0858">
+    <w:p w14:paraId="1E34E788" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="006C0858">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F662" w14:textId="21F65411" w:rsidR="001E76FA" w:rsidRPr="00CC6539" w:rsidRDefault="001E76FA" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E789" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F663" w14:textId="7819C4E1" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="003C0DDC">
+    <w:p w14:paraId="1E34E78A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C0DDC">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CAC257B" w14:textId="36EAC72E" w:rsidR="00BB1F86" w:rsidRPr="00CC6539" w:rsidRDefault="00BB1F86" w:rsidP="003C0DDC">
+    <w:p w14:paraId="1E34E78B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="003C0DDC">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C31AD18" w14:textId="17C48364" w:rsidR="00495CEE" w:rsidRPr="00495CEE" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+    <w:p w14:paraId="1E34E78C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00495CEE" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-143" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4F9C23" wp14:editId="3FE3A0BB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E815" wp14:editId="1E34E816">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-108585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146067</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589905" cy="465455"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectângulo arredondado 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589905" cy="465455"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -4090,280 +4087,282 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3D495899" id="Rectângulo arredondado 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.55pt;margin-top:11.5pt;width:440.15pt;height:36.65pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVf1nZjQIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEcdcGdYqgRYYB&#10;XRu0HXpWZCk2IImapMTJfv0o2XGyrthh2MWW+PFIPpG8vtlrRXbC+QZMScejnBJhOFSN2ZT0+8vy&#10;0yUlPjBTMQVGlPQgPL2Zf/xw3dqZmEANqhKOIIjxs9aWtA7BzrLM81po5kdghUGlBKdZwKvbZJVj&#10;LaJrlU3y/CJrwVXWARfeo/SuU9J5wpdS8PAopReBqJJibiF9Xfqu4zebX7PZxjFbN7xPg/1DFpo1&#10;BoMOUHcsMLJ1zR9QuuEOPMgw4qAzkLLhItWA1YzzN9U818yKVAuS4+1Ak/9/sPxh92xXDmlorZ95&#10;PMYq9tLp+Mf8yD6RdRjIEvtAOAqL4vLqKi8o4aibXhTToohsZidv63z4IkCTeCipg62pnvBFElFs&#10;d+9DZ3+0ixENLBul0qsoEwUeVFNFWbrEthC3ypEdwwddb8YJS231N6g62UWR5+lZMZHURdE8pXWG&#10;hLqInp1qTqdwUCKGUeZJSNJUWOUkBRiAuhiMc2FCF9vXrBKdOEZ+P3QCjMgSCxmwe4Dfazpid9T0&#10;9tFVpG4enPO/JdY5Dx4pMpgwOOvGgHsPQGFVfeTO/khSR01kaQ3VYeWIg26WvOXLBt/3nvmwYg6H&#10;B8cMF0J4xI9U0JYU+hMlNbif78mjPfY0ailpcRhL6n9smROUqK8Gu/1qPJ3G6U2XafF5ghd3rlmf&#10;a8xW3wK2xxhXj+XpGO2DOh6lA/2Ke2MRo6KKGY6xS8qDO15uQ7ckcPNwsVgkM5xYy8K9ebY8gkdW&#10;Y+u+7F+Zs32TBxyPBzgOLpu9afPONnoaWGwDyCbNwInXnm+c9tSz/WaK6+T8nqxO+3P+CwAA//8D&#10;AFBLAwQUAAYACAAAACEAKPgLl+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbKrWeUihhDhVQEIssqhaUMtyGps4Iraj2GnTv2dYwXI0R+feW2xm07OzGn3nrIB4FQFTtnGy&#10;s62Aj/fX5RqYD2gl9s4qAVflYVPe3hSYS3exO3Xeh5aRxPocBegQhpxz32hl0K/coCz9vtxoMNA5&#10;tlyOeCG56XkSRRk32FlK0DioF62a7/1kyLJ1h6o6JlOdLt7q+rp9xs+FFuL+bq6egAU1hz8YfutT&#10;dSip08lNVnrWC1jGDzGhApKUNhGwztIE2EnAY5YCLwv+f0H5AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJV/WdmNAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACj4C5fhAAAACQEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="516DF58F" id="Rectângulo arredondado 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.55pt;margin-top:11.5pt;width:440.15pt;height:36.65pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVf1nZjQIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEcdcGdYqgRYYB&#10;XRu0HXpWZCk2IImapMTJfv0o2XGyrthh2MWW+PFIPpG8vtlrRXbC+QZMScejnBJhOFSN2ZT0+8vy&#10;0yUlPjBTMQVGlPQgPL2Zf/xw3dqZmEANqhKOIIjxs9aWtA7BzrLM81po5kdghUGlBKdZwKvbZJVj&#10;LaJrlU3y/CJrwVXWARfeo/SuU9J5wpdS8PAopReBqJJibiF9Xfqu4zebX7PZxjFbN7xPg/1DFpo1&#10;BoMOUHcsMLJ1zR9QuuEOPMgw4qAzkLLhItWA1YzzN9U818yKVAuS4+1Ak/9/sPxh92xXDmlorZ95&#10;PMYq9tLp+Mf8yD6RdRjIEvtAOAqL4vLqKi8o4aibXhTToohsZidv63z4IkCTeCipg62pnvBFElFs&#10;d+9DZ3+0ixENLBul0qsoEwUeVFNFWbrEthC3ypEdwwddb8YJS231N6g62UWR5+lZMZHURdE8pXWG&#10;hLqInp1qTqdwUCKGUeZJSNJUWOUkBRiAuhiMc2FCF9vXrBKdOEZ+P3QCjMgSCxmwe4Dfazpid9T0&#10;9tFVpG4enPO/JdY5Dx4pMpgwOOvGgHsPQGFVfeTO/khSR01kaQ3VYeWIg26WvOXLBt/3nvmwYg6H&#10;B8cMF0J4xI9U0JYU+hMlNbif78mjPfY0ailpcRhL6n9smROUqK8Gu/1qPJ3G6U2XafF5ghd3rlmf&#10;a8xW3wK2xxhXj+XpGO2DOh6lA/2Ke2MRo6KKGY6xS8qDO15uQ7ckcPNwsVgkM5xYy8K9ebY8gkdW&#10;Y+u+7F+Zs32TBxyPBzgOLpu9afPONnoaWGwDyCbNwInXnm+c9tSz/WaK6+T8nqxO+3P+CwAA//8D&#10;AFBLAwQUAAYACAAAACEAKPgLl+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbKrWeUihhDhVQEIssqhaUMtyGps4Iraj2GnTv2dYwXI0R+feW2xm07OzGn3nrIB4FQFTtnGy&#10;s62Aj/fX5RqYD2gl9s4qAVflYVPe3hSYS3exO3Xeh5aRxPocBegQhpxz32hl0K/coCz9vtxoMNA5&#10;tlyOeCG56XkSRRk32FlK0DioF62a7/1kyLJ1h6o6JlOdLt7q+rp9xs+FFuL+bq6egAU1hz8YfutT&#10;dSip08lNVnrWC1jGDzGhApKUNhGwztIE2EnAY5YCLwv+f0H5AwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJV/WdmNAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACj4C5fhAAAACQEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BB1F86" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dados para faturação:</w:t>
       </w:r>
-      <w:r w:rsidR="007102C9" w:rsidRPr="007102C9">
+      <w:r w:rsidRPr="007102C9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="79"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3276"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4501"/>
+        <w:gridCol w:w="3202"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="4384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00495CEE" w:rsidRPr="00CC6539" w14:paraId="2F0279D9" w14:textId="77777777" w:rsidTr="00495CEE">
+      <w:tr w:rsidR="00495CEE" w:rsidRPr="00CC6539" w14:paraId="1E34E790" w14:textId="77777777" w:rsidTr="00495CEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="787822B8" w14:textId="77777777" w:rsidR="00495CEE" w:rsidRPr="00CC6539" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+          <w:p w14:paraId="1E34E78D" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
             <w:pPr>
               <w:ind w:right="-143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dados do Requerente </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-312026146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D8DAC4" w14:textId="77777777" w:rsidR="00495CEE" w:rsidRPr="00CC6539" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+          <w:p w14:paraId="1E34E78E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
             <w:pPr>
               <w:ind w:right="-143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214D56AA" w14:textId="77777777" w:rsidR="00495CEE" w:rsidRPr="00CC6539" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+          <w:p w14:paraId="1E34E78F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
             <w:pPr>
               <w:ind w:right="-143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dados da Entidade</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> proponente</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1473404488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0045A5C8" w14:textId="0AF591BF" w:rsidR="00495CEE" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+    <w:p w14:paraId="1E34E791" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1799C9A2" w14:textId="01D90327" w:rsidR="00495CEE" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+    <w:p w14:paraId="1E34E792" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5AA497" w14:textId="77777777" w:rsidR="00495CEE" w:rsidRPr="00495CEE" w:rsidRDefault="00495CEE" w:rsidP="00495CEE">
+    <w:p w14:paraId="1E34E793" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00495CEE" w:rsidRDefault="00CD652A" w:rsidP="00495CEE">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B66F90D" w14:textId="168B0E20" w:rsidR="00BB1F86" w:rsidRPr="00495CEE" w:rsidRDefault="00495CEE" w:rsidP="00BB1F86">
+    <w:p w14:paraId="1E34E794" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00495CEE" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-143" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F773" wp14:editId="375098E4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E817" wp14:editId="1E34E818">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-104775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>134637</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589905" cy="1328420"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="24130"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rectângulo arredondado 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589905" cy="1328420"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -4389,136 +4388,136 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5D85AD43" id="Rectângulo arredondado 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.25pt;margin-top:10.6pt;width:440.15pt;height:104.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALtE5SjgIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm127dppYXkeWo1SV&#10;0iRKUuWMWfCuBAwF7LX76zuwH3bSqIeqFxaGmfeYtzMzv9prRXbC+RpMQUdnOSXCcChrsynoj+eb&#10;TxeU+MBMyRQYUdCD8PRq8fHDvLEzMYYKVCkcQRDjZ40taBWCnWWZ55XQzJ+BFQYvJTjNAh7dJisd&#10;axBdq2yc5+dZA660DrjwHq3X7SVdJHwpBQ/3UnoRiCoovi2k1aV1HddsMWezjWO2qnn3DPYPr9Cs&#10;Nkg6QF2zwMjW1X9A6Zo78CDDGQedgZQ1FykHzGaUv8nmqWJWpFxQHG8Hmfz/g+V3uyf74FCGxvqZ&#10;x23MYi+djl98H9knsQ6DWGIfCEfjdHpxeZlPKeF4N/o8vpiMk5zZMdw6H74K0CRuCupga8pH/CVJ&#10;Kba79QF50b/3i5QGbmql0m9RJho8qLqMtnSIdSFWypEdwz+63owSltrq71C2tvNpnvcPSWUU3RPN&#10;CRKSRvTsmHTahYMSkUaZRyFJXWKa40QwALUcjHNhQsvtK1aK1hyZ36dOgBFZYiIDdgfwOqceu5Wm&#10;84+hIpXzEJz/7WFt8BCRmMGEIVjXBtx7AAqz6phb/16kVpqo0hrKw4MjDtpm8pbf1Ph/b5kPD8xh&#10;92Cf4UQI97hIBU1BodtRUoH79Z49+mNR4y0lDXZjQf3PLXOCEvXNYLlfjiaT2L7pMJl+wVIj7vRm&#10;fXpjtnoFWB4jnD2Wp230D6rfSgf6BQfHMrLiFTMcuQvKg+sPq9BOCRw9XCyXyQ1b1rJwa54sj+BR&#10;1Vi6z/sX5mxX5AH74w76zmWzN2Xe+sZIA8ttAFmnHjjq2umN7Z5qthtNcZ6cnpPXcYAufgMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIXqk+7iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SGyq1nlAVIU4VUBCLLKoWlDL0o2HOCK2o9hp079nWMFyZq7OnFtsZtOzM46+c1ZAvIqAoW2c&#10;6mwr4OP9dbkG5oO0SvbOooAretiUtzeFzJW72B2e96FlBLE+lwJ0CEPOuW80GulXbkBLty83Ghlo&#10;HFuuRnkhuOl5EkUZN7Kz9EHLAV80Nt/7yRBl6w5VdUymOl281fV1+yw/F1qI+7u5egIWcA5/YfjV&#10;J3UoyenkJqs86wUs4+yRogKSOAFGgXWWUpcTLdLoAXhZ8P8Vyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAC7ROUo4CAACIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAheqT7uIAAAAKAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="4638C5A0" id="Rectângulo arredondado 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.25pt;margin-top:10.6pt;width:440.15pt;height:104.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALtE5SjgIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm127dppYXkeWo1SV&#10;0iRKUuWMWfCuBAwF7LX76zuwH3bSqIeqFxaGmfeYtzMzv9prRXbC+RpMQUdnOSXCcChrsynoj+eb&#10;TxeU+MBMyRQYUdCD8PRq8fHDvLEzMYYKVCkcQRDjZ40taBWCnWWZ55XQzJ+BFQYvJTjNAh7dJisd&#10;axBdq2yc5+dZA660DrjwHq3X7SVdJHwpBQ/3UnoRiCoovi2k1aV1HddsMWezjWO2qnn3DPYPr9Cs&#10;Nkg6QF2zwMjW1X9A6Zo78CDDGQedgZQ1FykHzGaUv8nmqWJWpFxQHG8Hmfz/g+V3uyf74FCGxvqZ&#10;x23MYi+djl98H9knsQ6DWGIfCEfjdHpxeZlPKeF4N/o8vpiMk5zZMdw6H74K0CRuCupga8pH/CVJ&#10;Kba79QF50b/3i5QGbmql0m9RJho8qLqMtnSIdSFWypEdwz+63owSltrq71C2tvNpnvcPSWUU3RPN&#10;CRKSRvTsmHTahYMSkUaZRyFJXWKa40QwALUcjHNhQsvtK1aK1hyZ36dOgBFZYiIDdgfwOqceu5Wm&#10;84+hIpXzEJz/7WFt8BCRmMGEIVjXBtx7AAqz6phb/16kVpqo0hrKw4MjDtpm8pbf1Ph/b5kPD8xh&#10;92Cf4UQI97hIBU1BodtRUoH79Z49+mNR4y0lDXZjQf3PLXOCEvXNYLlfjiaT2L7pMJl+wVIj7vRm&#10;fXpjtnoFWB4jnD2Wp230D6rfSgf6BQfHMrLiFTMcuQvKg+sPq9BOCRw9XCyXyQ1b1rJwa54sj+BR&#10;1Vi6z/sX5mxX5AH74w76zmWzN2Xe+sZIA8ttAFmnHjjq2umN7Z5qthtNcZ6cnpPXcYAufgMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIXqk+7iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SGyq1nlAVIU4VUBCLLKoWlDL0o2HOCK2o9hp079nWMFyZq7OnFtsZtOzM46+c1ZAvIqAoW2c&#10;6mwr4OP9dbkG5oO0SvbOooAretiUtzeFzJW72B2e96FlBLE+lwJ0CEPOuW80GulXbkBLty83Ghlo&#10;HFuuRnkhuOl5EkUZN7Kz9EHLAV80Nt/7yRBl6w5VdUymOl281fV1+yw/F1qI+7u5egIWcA5/YfjV&#10;J3UoyenkJqs86wUs4+yRogKSOAFGgXWWUpcTLdLoAXhZ8P8Vyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAC7ROUo4CAACIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAheqT7uIAAAAKAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identificação da Entidade proponente (empresa, associação / outra entidade coletiva), se aplicável</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1668"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1652"/>
+        <w:gridCol w:w="2781"/>
+        <w:gridCol w:w="1820"/>
+        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="283"/>
         <w:gridCol w:w="862"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="08DAAD0B" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E797" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC066AF" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E795" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome da </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ntidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="233023D0" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E796" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
@@ -4568,115 +4567,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="5E6C280B" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E79A" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="482D479A" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E798" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C20B92A" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E799" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="28283EB8" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E79D" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76491924" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E79B" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Morada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6D56708A" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E79C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -4723,119 +4722,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="7006779A" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E7A0" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFAD191" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E79E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="73466E68" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E79F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="6C7FB50D" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E7A7" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43273778" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A1" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="-144" w:firstLine="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Localidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5287DF6B" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
@@ -4889,78 +4888,78 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4192EA22" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A3" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Código Postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2CE129" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A4" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
@@ -5014,77 +5013,77 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C6AE53" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="011A641F" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
@@ -5135,194 +5134,194 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="328F003E" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E7AE" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7A51B1FA" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="-144" w:firstLine="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2B25ABBF" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7A9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3A95D4" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7AA" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6592BEE1" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7AB" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="49B1A7E9" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7AC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3F837E3F" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7AD" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="43C2F2A0" w14:textId="77777777" w:rsidTr="007102C9">
+      <w:tr w:rsidR="007102C9" w:rsidRPr="00CC6539" w14:paraId="1E34E7B1" w14:textId="77777777" w:rsidTr="007102C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="33091DB2" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7AF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:ind w:left="-144" w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC500F7" w14:textId="77777777" w:rsidR="007102C9" w:rsidRPr="00CC6539" w:rsidRDefault="007102C9" w:rsidP="007102C9">
+          <w:p w14:paraId="1E34E7B0" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="007102C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -5370,93 +5369,93 @@
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A59A672" w14:textId="341AC6B6" w:rsidR="00BB1F86" w:rsidRDefault="00BB1F86" w:rsidP="00BB1F86">
+    <w:p w14:paraId="1E34E7B2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0246141B" w14:textId="77777777" w:rsidR="004F0801" w:rsidRPr="00CC6539" w:rsidRDefault="004F0801" w:rsidP="00BB1F86">
+    <w:p w14:paraId="1E34E7B3" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00BB1F86">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE3F664" w14:textId="746FF373" w:rsidR="001E76FA" w:rsidRPr="00CC6539" w:rsidRDefault="004D30FA" w:rsidP="004D30FA">
+    <w:p w14:paraId="1E34E7B4" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="004D30FA">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-143" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251585536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F779" wp14:editId="4C088FD2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251585536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E819" wp14:editId="1E34E81A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-104775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>167386</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589905" cy="518160"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectângulo arredondado 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589905" cy="518160"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -5482,409 +5481,410 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3B4CD785" id="Rectângulo arredondado 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.25pt;margin-top:13.2pt;width:440.15pt;height:40.8pt;z-index:251585536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWZpCsjAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSdcGdYogRYcB&#10;XVu0HXpWZCk2IImapMTJfv0o+SNZV+ww7CJLFPme+Ezy6nqvFdkJ5xswJS3OckqE4VA1ZlPS7y+3&#10;ny4o8YGZiikwoqQH4en14uOHq9bOxQRqUJVwBEGMn7e2pHUIdp5lntdCM38GVhi8lOA0C3h0m6xy&#10;rEV0rbJJnp9nLbjKOuDCe7TedJd0kfClFDw8SOlFIKqk+LaQVpfWdVyzxRWbbxyzdcP7Z7B/eIVm&#10;jUHSEeqGBUa2rvkDSjfcgQcZzjjoDKRsuEg5YDZF/iab55pZkXJBcbwdZfL/D5bf757to0MZWuvn&#10;Hrcxi710On7xfWSfxDqMYol9IByNs9nF5WU+o4Tj3ay4KM6Tmtkx2jofvgjQJG5K6mBrqif8I0ko&#10;trvzAWnRf/CLjAZuG6XSX1EmGjyopoq2dIhlIVbKkR3DH7reFAlLbfU3qDrb+SzPh4ekKoruieYE&#10;CUkjenbMOe3CQYlIo8yTkKSpMMtJIhiBOg7GuTCh4/Y1q0RnjszvUyfAiCwxkRG7B/g9pwG7k6b3&#10;j6EiVfMYnP/tYV3wGJGYwYQxWDcG3HsACrPqmTv/QaROmqjSGqrDoyMOul7ylt82+H/vmA+PzGHz&#10;YJvhQAgPuEgFbUmh31FSg/v5nj36Y03jLSUtNmNJ/Y8tc4IS9dVgtV8W02ns3nSYzj5P8OBOb9an&#10;N2arV4DlUeDosTxto39Qw1Y60K84N5aRFa+Y4chdUh7ccFiFbkjg5OFiuUxu2LGWhTvzbHkEj6rG&#10;0n3ZvzJn+yIP2B73MDQum78p8843RhpYbgPIJvXAUddeb+z2VLP9ZIrj5PScvI7zc/ELAAD//wMA&#10;UEsDBBQABgAIAAAAIQCandx64QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcqtZuClEU4lQBCXHIoWpBwNGNTRwRr6PYadO/ZznBcbVPb2aK7ex6djJj6DxKWK8EMION1x22&#10;Et5en5cZsBAVatV7NBIuJsC2vL4qVK79GffmdIgtIwmGXEmwMQ4556Gxxqmw8oNB+n350alI59hy&#10;PaozyV3PEyFS7lSHlGDVYJ6sab4PkyPLzr9X1Ucy1ZvFS11fdo/qc2GlvL2Zqwdg0czxD4bf+lQd&#10;Sup09BPqwHoJy3V6T6iEJL0DRkCWbmjLkUiRCeBlwf9PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAFmaQrIwCAACHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAmp3ceuEAAAAKAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="670F7F06" id="Rectângulo arredondado 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.25pt;margin-top:13.2pt;width:440.15pt;height:40.8pt;z-index:251585536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWZpCsjAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSdcGdYogRYcB&#10;XVu0HXpWZCk2IImapMTJfv0o+SNZV+ww7CJLFPme+Ezy6nqvFdkJ5xswJS3OckqE4VA1ZlPS7y+3&#10;ny4o8YGZiikwoqQH4en14uOHq9bOxQRqUJVwBEGMn7e2pHUIdp5lntdCM38GVhi8lOA0C3h0m6xy&#10;rEV0rbJJnp9nLbjKOuDCe7TedJd0kfClFDw8SOlFIKqk+LaQVpfWdVyzxRWbbxyzdcP7Z7B/eIVm&#10;jUHSEeqGBUa2rvkDSjfcgQcZzjjoDKRsuEg5YDZF/iab55pZkXJBcbwdZfL/D5bf757to0MZWuvn&#10;Hrcxi710On7xfWSfxDqMYol9IByNs9nF5WU+o4Tj3ay4KM6Tmtkx2jofvgjQJG5K6mBrqif8I0ko&#10;trvzAWnRf/CLjAZuG6XSX1EmGjyopoq2dIhlIVbKkR3DH7reFAlLbfU3qDrb+SzPh4ekKoruieYE&#10;CUkjenbMOe3CQYlIo8yTkKSpMMtJIhiBOg7GuTCh4/Y1q0RnjszvUyfAiCwxkRG7B/g9pwG7k6b3&#10;j6EiVfMYnP/tYV3wGJGYwYQxWDcG3HsACrPqmTv/QaROmqjSGqrDoyMOul7ylt82+H/vmA+PzGHz&#10;YJvhQAgPuEgFbUmh31FSg/v5nj36Y03jLSUtNmNJ/Y8tc4IS9dVgtV8W02ns3nSYzj5P8OBOb9an&#10;N2arV4DlUeDosTxto39Qw1Y60K84N5aRFa+Y4chdUh7ccFiFbkjg5OFiuUxu2LGWhTvzbHkEj6rG&#10;0n3ZvzJn+yIP2B73MDQum78p8843RhpYbgPIJvXAUddeb+z2VLP9ZIrj5PScvI7zc/ELAAD//wMA&#10;UEsDBBQABgAIAAAAIQCandx64QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcqtZuClEU4lQBCXHIoWpBwNGNTRwRr6PYadO/ZznBcbVPb2aK7ex6djJj6DxKWK8EMION1x22&#10;Et5en5cZsBAVatV7NBIuJsC2vL4qVK79GffmdIgtIwmGXEmwMQ4556Gxxqmw8oNB+n350alI59hy&#10;PaozyV3PEyFS7lSHlGDVYJ6sab4PkyPLzr9X1Ucy1ZvFS11fdo/qc2GlvL2Zqwdg0czxD4bf+lQd&#10;Sup09BPqwHoJy3V6T6iEJL0DRkCWbmjLkUiRCeBlwf9PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAFmaQrIwCAACHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAmp3ceuEAAAAKAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk88226156"/>
-      <w:r w:rsidR="009C1503" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorização </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de publicitação d</w:t>
       </w:r>
-      <w:r w:rsidR="00036D21">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dados</w:t>
       </w:r>
-      <w:r w:rsidR="008204DC" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de contato</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00036D21">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do Técnico Responsável </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no site da DGAV:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2FE3F665" w14:textId="1CB21BA5" w:rsidR="008646AF" w:rsidRPr="00CC6539" w:rsidRDefault="008646AF" w:rsidP="008646AF">
+    <w:p w14:paraId="1E34E7B5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="008646AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="12404" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1534"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="1512"/>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="1588"/>
         <w:gridCol w:w="611"/>
         <w:gridCol w:w="5831"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00123326" w:rsidRPr="00CC6539" w14:paraId="2FE3F66A" w14:textId="74071747" w:rsidTr="003B4B72">
+      <w:tr w:rsidR="00123326" w:rsidRPr="00CC6539" w14:paraId="1E34E7BD" w14:textId="77777777" w:rsidTr="003B4B72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F666" w14:textId="39089827" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="004D30FA">
+          <w:p w14:paraId="1E34E7B6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="004D30FA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk88226183"/>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morada</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1310630267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008204DC" w:rsidRPr="00CC6539">
+                <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FE3F667" w14:textId="56BDD8C2" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="00D83811">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E7B7" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F668" w14:textId="0EBC175F" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="00123326">
+          <w:p w14:paraId="1E34E7B8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00123326">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4315"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Distrito </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-701396109"/>
                 <w15:color w:val="000000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008204DC" w:rsidRPr="00CC6539">
+                <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E12254" w14:textId="77777777" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7B9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7601AF82" w14:textId="7BD71C22" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7BA" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefone </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-89857685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005C6021" w:rsidRPr="00495CEE">
+                <w:r w:rsidRPr="00495CEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FE3F669" w14:textId="6DECF16C" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="00123326" w:rsidP="00D83811">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E7BB" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F14F6FA" w14:textId="6353B000" w:rsidR="00123326" w:rsidRPr="00CC6539" w:rsidRDefault="003B4B72" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7BC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -5894,106 +5894,107 @@
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1848478554"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008204DC" w:rsidRPr="00CC6539">
+                <w:r w:rsidRPr="00CC6539">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="4B6E8FB6" w14:textId="77777777" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00176B9F" w:rsidP="00176B9F">
+    <w:p w14:paraId="1E34E7BE" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00176B9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBC2ED2" w14:textId="3B2CFF2D" w:rsidR="00AA44BF" w:rsidRPr="00713B4B" w:rsidRDefault="00297062" w:rsidP="00AA44BF">
+    <w:p w14:paraId="1E34E7BF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00713B4B" w:rsidRDefault="00CD652A" w:rsidP="00AA44BF">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE3F77B" wp14:editId="053F2D69">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E81B" wp14:editId="1E34E81C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-108585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589270" cy="1695450"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Rectângulo arredondado 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589270" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -6019,753 +6020,761 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="7D7BA888" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.55pt;margin-top:14pt;width:440.1pt;height:133.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqqvM0jQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm11bdj6srCPLUapK&#10;aRIlqXLGLHhXAoYC9tr99R3YDzup1UPVCwvDzHvM25m5vtlpRbbC+RpMQUdnOSXCcChrsy7oj9e7&#10;L5eU+MBMyRQYUdC98PRm/vnTdWNnYgwVqFI4giDGzxpb0CoEO8syzyuhmT8DKwxeSnCaBTy6dVY6&#10;1iC6Vtk4z8+zBlxpHXDhPVpv20s6T/hSCh4epfQiEFVQfFtIq0vrKq7Z/JrN1o7ZqubdM9g/vEKz&#10;2iDpAHXLAiMbV/8BpWvuwIMMZxx0BlLWXKQcMJtR/iGbl4pZkXJBcbwdZPL/D5Y/bF/sk0MZGutn&#10;Hrcxi510On7xfWSXxNoPYoldIByN0+nl1fgCNeV4Nzq/mk6mSc7sEG6dD18FaBI3BXWwMeUz/pKk&#10;FNve+4C86N/7RUoDd7VS6bcoEw0eVF1GWzrEuhBL5ciW4R9drUcJS230dyhb2/k0z/uHpDKK7onm&#10;CAlJI3p2SDrtwl6JSKPMs5CkLjHNcSIYgFoOxrkwoeX2FStFa47Mp6kTYESWmMiA3QG8z6nHbqXp&#10;/GOoSOU8BOd/e1gbPEQkZjBhCNa1AXcKQGFWHXPr34vUShNVWkG5f3LEQdtM3vK7Gv/vPfPhiTns&#10;HqwJnAjhERepoCkodDtKKnC/TtmjPxY13lLSYDcW1P/cMCcoUd8MlvvVaDKJ7ZsOk+nFGA/u+GZ1&#10;fGM2eglYHiOcPZanbfQPqt9KB/oNB8cisuIVMxy5C8qD6w/L0E4JHD1cLBbJDVvWsnBvXiyP4FHV&#10;WLqvuzfmbFfkAfvjAfrOZbMPZd76xkgDi00AWaceOOja6Y3tnmq2G01xnhyfk9dhgM5/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA7TUnneEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+&#10;h82YeGnaBRorIkuDJsYDh8Zq1OOUHYHI7hJ2aem/dzzpcd68vPe9fDubXhxp9J2zCuJVBIJs7XRn&#10;GwVvr0/LFIQPaDX2zpKCM3nYFpcXOWbanewLHfehERxifYYK2hCGTEpft2TQr9xAln9fbjQY+Bwb&#10;qUc8cbjpZRJFG2mws9zQ4kCPLdXf+8lwys69l+VHMlXrxXNVnXcP+Llolbq+mst7EIHm8GeGX3xG&#10;h4KZDm6y2otewTK+jdmqIEl5ExvSzZqFAwt3NxHIIpf/JxQ/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACqq8zSNAgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAO01J53hAAAACgEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="56822A4D" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.55pt;margin-top:14pt;width:440.1pt;height:133.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqqvM0jQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm11bdj6srCPLUapK&#10;aRIlqXLGLHhXAoYC9tr99R3YDzup1UPVCwvDzHvM25m5vtlpRbbC+RpMQUdnOSXCcChrsy7oj9e7&#10;L5eU+MBMyRQYUdC98PRm/vnTdWNnYgwVqFI4giDGzxpb0CoEO8syzyuhmT8DKwxeSnCaBTy6dVY6&#10;1iC6Vtk4z8+zBlxpHXDhPVpv20s6T/hSCh4epfQiEFVQfFtIq0vrKq7Z/JrN1o7ZqubdM9g/vEKz&#10;2iDpAHXLAiMbV/8BpWvuwIMMZxx0BlLWXKQcMJtR/iGbl4pZkXJBcbwdZPL/D5Y/bF/sk0MZGutn&#10;Hrcxi510On7xfWSXxNoPYoldIByN0+nl1fgCNeV4Nzq/mk6mSc7sEG6dD18FaBI3BXWwMeUz/pKk&#10;FNve+4C86N/7RUoDd7VS6bcoEw0eVF1GWzrEuhBL5ciW4R9drUcJS230dyhb2/k0z/uHpDKK7onm&#10;CAlJI3p2SDrtwl6JSKPMs5CkLjHNcSIYgFoOxrkwoeX2FStFa47Mp6kTYESWmMiA3QG8z6nHbqXp&#10;/GOoSOU8BOd/e1gbPEQkZjBhCNa1AXcKQGFWHXPr34vUShNVWkG5f3LEQdtM3vK7Gv/vPfPhiTns&#10;HqwJnAjhERepoCkodDtKKnC/TtmjPxY13lLSYDcW1P/cMCcoUd8MlvvVaDKJ7ZsOk+nFGA/u+GZ1&#10;fGM2eglYHiOcPZanbfQPqt9KB/oNB8cisuIVMxy5C8qD6w/L0E4JHD1cLBbJDVvWsnBvXiyP4FHV&#10;WLqvuzfmbFfkAfvjAfrOZbMPZd76xkgDi00AWaceOOja6Y3tnmq2G01xnhyfk9dhgM5/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA7TUnneEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+&#10;h82YeGnaBRorIkuDJsYDh8Zq1OOUHYHI7hJ2aem/dzzpcd68vPe9fDubXhxp9J2zCuJVBIJs7XRn&#10;GwVvr0/LFIQPaDX2zpKCM3nYFpcXOWbanewLHfehERxifYYK2hCGTEpft2TQr9xAln9fbjQY+Bwb&#10;qUc8cbjpZRJFG2mws9zQ4kCPLdXf+8lwys69l+VHMlXrxXNVnXcP+Llolbq+mst7EIHm8GeGX3xG&#10;h4KZDm6y2otewTK+jdmqIEl5ExvSzZqFAwt3NxHIIpf/JxQ/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACqq8zSNAgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAO01J53hAAAACgEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00176B9F" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk88225336"/>
-      <w:r w:rsidR="00176B9F" w:rsidRPr="00CC6539">
+      <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocumentação </w:t>
       </w:r>
-      <w:r w:rsidR="004F0801">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que acompanha o pedido e taxa a pagar</w:t>
       </w:r>
-      <w:r w:rsidR="00AA44BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, a enviar para </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00862D23" w:rsidRPr="00713B4B">
+        <w:r w:rsidRPr="00713B4B">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>uso.sustentavel@dgav.pt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="58E729AA" w14:textId="76768082" w:rsidR="00AA44BF" w:rsidRPr="00AA44BF" w:rsidRDefault="00AA44BF" w:rsidP="00AA44BF">
+    <w:p w14:paraId="1E34E7C0" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00AA44BF" w:rsidRDefault="00CD652A" w:rsidP="00AA44BF">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-        <w:gridCol w:w="8186"/>
+        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="7971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="0064BE49" w14:textId="7C60D35B" w:rsidTr="000D70DF">
+      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="1E34E7C4" w14:textId="77777777" w:rsidTr="000D70DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDFA635" w14:textId="77777777" w:rsidR="00B91018" w:rsidRPr="00003E82" w:rsidRDefault="00176B9F" w:rsidP="00CC6539">
+          <w:p w14:paraId="1E34E7C1" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00CC6539">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk88225276"/>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Habilitação de Técnico Responsável</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21980837" w14:textId="3D53C5FE" w:rsidR="00AA44BF" w:rsidRDefault="00B91018" w:rsidP="00AA44BF">
+          <w:p w14:paraId="1E34E7C2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00AA44BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Envio de comprovativo de transferência bancária no valor de </w:t>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>€ 5</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000226BF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00CA37B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D" w:rsidRPr="00003E82">
+            <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D" w:rsidRPr="00003E82">
+            <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaderodap"/>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(cinquenta </w:t>
             </w:r>
-            <w:r w:rsidR="000226BF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidR="00DD33F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sete</w:t>
             </w:r>
-            <w:r w:rsidR="00CA37B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">uros e </w:t>
             </w:r>
-            <w:r w:rsidR="00DD33F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>oitenta</w:t>
             </w:r>
-            <w:r w:rsidR="00CA37B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">cêntimos) conforme estipulado no Despacho n.º </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3509</w:t>
             </w:r>
-            <w:r w:rsidR="00CA37B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00CA37B2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 de abril</w:t>
             </w:r>
-            <w:r w:rsidR="0050623B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29994791" w14:textId="00C50687" w:rsidR="00AA44BF" w:rsidRPr="00003E82" w:rsidRDefault="00AA44BF" w:rsidP="00AA44BF">
+          <w:p w14:paraId="1E34E7C3" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00AA44BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="65FB9193" w14:textId="785B42BD" w:rsidTr="000D70DF">
+      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="1E34E7C7" w14:textId="77777777" w:rsidTr="000D70DF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Estilo1"/>
             </w:rPr>
             <w:id w:val="862872930"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Estilo1"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="33E4A786" w14:textId="5E56B888" w:rsidR="00176B9F" w:rsidRPr="00003E82" w:rsidRDefault="00AA44BF" w:rsidP="00847157">
+              <w:p w14:paraId="1E34E7C5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00847157">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Estilo1"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="601C4E49" w14:textId="0DA192F2" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00176B9F" w:rsidP="00176B9F">
+          <w:p w14:paraId="1E34E7C6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00176B9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Certificado de habilitações literárias</w:t>
             </w:r>
-            <w:r w:rsidR="00B91018" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>com discriminação das unidades curriculares e respetivas classificações</w:t>
             </w:r>
-            <w:r w:rsidR="00B91018" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, conforme alínea a) do Artigo 7.º da Lei n.º 26/2013</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="24F25610" w14:textId="38F429A7" w:rsidTr="000D70DF">
+      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="1E34E7CB" w14:textId="77777777" w:rsidTr="000D70DF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1414042517"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7F0CB114" w14:textId="5CF5726D" w:rsidR="00176B9F" w:rsidRPr="00003E82" w:rsidRDefault="00003E82" w:rsidP="00847157">
+              <w:p w14:paraId="1E34E7C8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00847157">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7B8BEE" w14:textId="3EABEE78" w:rsidR="00B91018" w:rsidRPr="00CC6539" w:rsidRDefault="00176B9F" w:rsidP="00B91018">
+          <w:p w14:paraId="1E34E7C9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B91018">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificado comprovativo da </w:t>
             </w:r>
-            <w:r w:rsidR="00B91018" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ação de formação em D</w:t>
             </w:r>
-            <w:r w:rsidR="00B91018" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>istribuição, Comercialização e Aplicação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09EEAB10" w14:textId="66455A2E" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00B91018" w:rsidP="00B91018">
+          <w:p w14:paraId="1E34E7CA" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B91018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">de Produtos Fitofarmacêuticos, conforme </w:t>
             </w:r>
-            <w:r w:rsidR="00176B9F" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>alínea b) do Artigo 7.º</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> da Lei n.º 26/2013;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="434700F8" w14:textId="24252B8D" w:rsidTr="000D70DF">
+      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="1E34E7CE" w14:textId="77777777" w:rsidTr="000D70DF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-548538240"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7FDC58C9" w14:textId="527461FD" w:rsidR="00176B9F" w:rsidRPr="00003E82" w:rsidRDefault="00003E82" w:rsidP="00847157">
+              <w:p w14:paraId="1E34E7CC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00847157">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4104968A" w14:textId="57BEAC4E" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00B91018" w:rsidP="00847157">
+          <w:p w14:paraId="1E34E7CD" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fotocópia do Cartão do Cidadão/Bilhete de Identidade/Outra forma de ID;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="25A6C3D8" w14:textId="68100F8F" w:rsidTr="000D70DF">
+      <w:tr w:rsidR="00176B9F" w:rsidRPr="00CC6539" w14:paraId="1E34E7D1" w14:textId="77777777" w:rsidTr="000D70DF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1696226690"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="15FCFDF1" w14:textId="7DD16CEE" w:rsidR="00176B9F" w:rsidRPr="00003E82" w:rsidRDefault="00003E82" w:rsidP="00847157">
+              <w:p w14:paraId="1E34E7CF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00003E82" w:rsidRDefault="00CD652A" w:rsidP="00847157">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B31E293" w14:textId="60EEC136" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00B91018" w:rsidP="00847157">
+          <w:p w14:paraId="1E34E7D0" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fotografia do requerente (tipo passe).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="2FE3F68A" w14:textId="23A310EE" w:rsidR="008646AF" w:rsidRPr="00CC6539" w:rsidRDefault="00567DF9" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E7D2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B32CAAE" wp14:editId="36FB5D25">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E81D" wp14:editId="1E34E81E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-108070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>155935</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589270" cy="1927654"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectângulo arredondado 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589270" cy="1927654"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -6791,693 +6800,700 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5A5C0A12" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.5pt;margin-top:12.3pt;width:440.1pt;height:151.8pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB3BAjQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0ESR9BnSJo0WFA&#10;1xZth54VWYoNSKImKXGyXz9Kcpy0K3YYdrElPj6Sn0heXm21IhvhfAumoqOTkhJhONStWVX0x8vt&#10;l3NKfGCmZgqMqOhOeHo1//zpsrMzMYYGVC0cQRDjZ52taBOCnRWF543QzJ+AFQaVEpxmAa9uVdSO&#10;dYiuVTEuy9OiA1dbB1x4j9KbrKTzhC+l4OFBSi8CURXF3EL6uvRdxm8xv2SzlWO2aXmfBvuHLDRr&#10;DQYdoG5YYGTt2j+gdMsdeJDhhIMuQMqWi1QDVjMq31Xz3DArUi1IjrcDTf7/wfL7zbN9dEhDZ/3M&#10;4zFWsZVOxz/mR7aJrN1AltgGwlE4nZ5fjM+QU466ER5Pp5NIZ3Fwt86HrwI0iYeKOlib+gmfJDHF&#10;Nnc+ZPu9XQxp4LZVKj2LMlHgQbV1lKVL7AtxrRzZMHzR5WqUsNRaf4c6y06nZZneFRNJbRTNU1pH&#10;SKiL6MWh6HQKOyViGGWehCRtjWWOU4ABKMdgnAsTcmzfsFpkcYz8cegEGJElFjJg9wBva9pjZ2p6&#10;++gqUjsPzuXfEsvOg0eKDCYMzro14D4CUFhVHznb70nK1ESWllDvHh1xkIfJW37b4vveMR8emcPp&#10;wZ7AjRAe8CMVdBWF/kRJA+7XR/Joj02NWko6nMaK+p9r5gQl6pvBdr8YTSZxfNNlMj0b48Uda5bH&#10;GrPW14DtMcLdY3k6Rvug9kfpQL/i4ljEqKhihmPsivLg9pfrkLcErh4uFotkhiNrWbgzz5ZH8Mhq&#10;bN2X7Stztm/ygPNxD/vJZbN3bZ5to6eBxTqAbNMMHHjt+cZxTz3br6a4T47vyeqwQOe/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAkoxd7+IAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXKrWqYNCFOJUAQlxyKFqQS3HbWySiHgdxU6b/j3mBMfVjt68yTez6dlZj66zJGG9ioBpqq3q&#10;qJHw8f66TIE5j6Swt6QlXLWDTXF7k2Om7IV2+rz3DQsQchlKaL0fMs5d3WqDbmUHTeH3ZUeDPpxj&#10;w9WIlwA3PRdRlHCDHYWGFgf90ur6ez+ZQNnaQ1kexVTFi7equm6f8XPRSnl/N5dPwLye/V8YfvWD&#10;OhTB6WQnUo71Epbrx7DFSxAPCbAQSJNYADtJiEUqgBc5/z+h+AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBXB3BAjQIAAIgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCSjF3v4gAAAAoBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="171E8203" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.5pt;margin-top:12.3pt;width:440.1pt;height:151.8pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB3BAjQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0ESR9BnSJo0WFA&#10;1xZth54VWYoNSKImKXGyXz9Kcpy0K3YYdrElPj6Sn0heXm21IhvhfAumoqOTkhJhONStWVX0x8vt&#10;l3NKfGCmZgqMqOhOeHo1//zpsrMzMYYGVC0cQRDjZ52taBOCnRWF543QzJ+AFQaVEpxmAa9uVdSO&#10;dYiuVTEuy9OiA1dbB1x4j9KbrKTzhC+l4OFBSi8CURXF3EL6uvRdxm8xv2SzlWO2aXmfBvuHLDRr&#10;DQYdoG5YYGTt2j+gdMsdeJDhhIMuQMqWi1QDVjMq31Xz3DArUi1IjrcDTf7/wfL7zbN9dEhDZ/3M&#10;4zFWsZVOxz/mR7aJrN1AltgGwlE4nZ5fjM+QU466ER5Pp5NIZ3Fwt86HrwI0iYeKOlib+gmfJDHF&#10;Nnc+ZPu9XQxp4LZVKj2LMlHgQbV1lKVL7AtxrRzZMHzR5WqUsNRaf4c6y06nZZneFRNJbRTNU1pH&#10;SKiL6MWh6HQKOyViGGWehCRtjWWOU4ABKMdgnAsTcmzfsFpkcYz8cegEGJElFjJg9wBva9pjZ2p6&#10;++gqUjsPzuXfEsvOg0eKDCYMzro14D4CUFhVHznb70nK1ESWllDvHh1xkIfJW37b4vveMR8emcPp&#10;wZ7AjRAe8CMVdBWF/kRJA+7XR/Joj02NWko6nMaK+p9r5gQl6pvBdr8YTSZxfNNlMj0b48Uda5bH&#10;GrPW14DtMcLdY3k6Rvug9kfpQL/i4ljEqKhihmPsivLg9pfrkLcErh4uFotkhiNrWbgzz5ZH8Mhq&#10;bN2X7Stztm/ygPNxD/vJZbN3bZ5to6eBxTqAbNMMHHjt+cZxTz3br6a4T47vyeqwQOe/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAkoxd7+IAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXKrWqYNCFOJUAQlxyKFqQS3HbWySiHgdxU6b/j3mBMfVjt68yTez6dlZj66zJGG9ioBpqq3q&#10;qJHw8f66TIE5j6Swt6QlXLWDTXF7k2Om7IV2+rz3DQsQchlKaL0fMs5d3WqDbmUHTeH3ZUeDPpxj&#10;w9WIlwA3PRdRlHCDHYWGFgf90ur6ez+ZQNnaQ1kexVTFi7equm6f8XPRSnl/N5dPwLye/V8YfvWD&#10;OhTB6WQnUo71Epbrx7DFSxAPCbAQSJNYADtJiEUqgBc5/z+h+AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBXB3BAjQIAAIgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCSjF3v4gAAAAoBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3F68B" w14:textId="0C689830" w:rsidR="008646AF" w:rsidRPr="00CC6539" w:rsidRDefault="008646AF" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E7D3" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
-        <w:gridCol w:w="8186"/>
+        <w:gridCol w:w="7970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="47F27297" w14:textId="77777777" w:rsidTr="00CC6539">
+      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="1E34E7D7" w14:textId="77777777" w:rsidTr="00CC6539">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAC956E" w14:textId="1B823E84" w:rsidR="00CC6539" w:rsidRPr="00CC6539" w:rsidRDefault="00CC6539" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7D4" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Renovação da h</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>abilitação de Técnico Responsável</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320068A3" w14:textId="44BFF7F8" w:rsidR="00AA44BF" w:rsidRDefault="00CC6539" w:rsidP="00AA44BF">
+          <w:p w14:paraId="1E34E7D5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00AA44BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Envio de comprovativo de transferência bancária no valor de </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00B97EE7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D" w:rsidRPr="00C9076D">
+            <w:r w:rsidRPr="00C9076D">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaderodap"/>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">vinte e </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>oito</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> euros e </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>noventa</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> cêntimos) conforme estipulado no Despacho </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77" w:rsidRPr="00003E82">
+            <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">n.º </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3509/2024,</w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77" w:rsidRPr="00003E82">
+            <w:r w:rsidRPr="00003E82">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidR="000A6D77">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 de abril</w:t>
             </w:r>
-            <w:r w:rsidR="00722E62">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A5491C" w14:textId="77777777" w:rsidR="00CC6539" w:rsidRPr="00CC6539" w:rsidRDefault="00CC6539" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7D6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="2DA63656" w14:textId="77777777" w:rsidTr="00CC6539">
+      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="1E34E7DA" w14:textId="77777777" w:rsidTr="00CC6539">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Estilo2"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
             </w:rPr>
             <w:id w:val="1971626350"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Estilo2"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3B22E645" w14:textId="611E2935" w:rsidR="00CC6539" w:rsidRPr="00AA44BF" w:rsidRDefault="00801DCC" w:rsidP="00B02F65">
+              <w:p w14:paraId="1E34E7D8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00AA44BF" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AA44BF">
                   <w:rPr>
                     <w:rStyle w:val="Estilo2"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44E8AF9F" w14:textId="77E19141" w:rsidR="00CC6539" w:rsidRPr="00C9076D" w:rsidRDefault="00CC6539" w:rsidP="00C9076D">
+          <w:p w14:paraId="1E34E7D9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00C9076D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificado </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">comprovativo </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ação de formação de Atualização em Distribuição, </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Comercialização e Aplicação</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D" w:rsidRPr="00CC6539">
+            <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>de Produtos Fitofarmacêuticos</w:t>
             </w:r>
-            <w:r w:rsidR="00C9076D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="0D39C0E0" w14:textId="77777777" w:rsidTr="00CC6539">
+      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="1E34E7DE" w14:textId="77777777" w:rsidTr="00CC6539">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="1669681014"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5C7F5755" w14:textId="07B40BA5" w:rsidR="00CC6539" w:rsidRPr="00AA44BF" w:rsidRDefault="00801DCC" w:rsidP="00B02F65">
+              <w:p w14:paraId="1E34E7DB" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00AA44BF" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AA44BF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C464CC5" w14:textId="77777777" w:rsidR="00CC6539" w:rsidRPr="00CC6539" w:rsidRDefault="00CC6539" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7DC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Certificado comprovativo da ação de formação em D</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>istribuição, Comercialização e Aplicação</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FFBE2D4" w14:textId="77777777" w:rsidR="00CC6539" w:rsidRPr="00CC6539" w:rsidRDefault="00CC6539" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7DD" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">de Produtos Fitofarmacêuticos, conforme </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>alínea b) do Artigo 7.º da Lei n.º 26/2013;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="5C1B563C" w14:textId="77777777" w:rsidTr="00CC6539">
+      <w:tr w:rsidR="00CC6539" w:rsidRPr="00CC6539" w14:paraId="1E34E7E1" w14:textId="77777777" w:rsidTr="00CC6539">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:id w:val="-1347475842"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="534" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7BEE5AF8" w14:textId="028A1EE7" w:rsidR="00CC6539" w:rsidRPr="00AA44BF" w:rsidRDefault="00801DCC" w:rsidP="00B02F65">
+              <w:p w14:paraId="1E34E7DF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00AA44BF" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Kigelia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AA44BF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8186" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0224E2BE" w14:textId="5A18A5B3" w:rsidR="00C24FEA" w:rsidRPr="00C24FEA" w:rsidRDefault="00CC6539" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7E0" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C24FEA" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fotografia do requerente (tipo passe).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24FEA" w:rsidRPr="00CC6539" w14:paraId="61C354BF" w14:textId="77777777" w:rsidTr="005200CE">
+      <w:tr w:rsidR="00C24FEA" w:rsidRPr="00CC6539" w14:paraId="1E34E7E3" w14:textId="77777777" w:rsidTr="005200CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B42383" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRDefault="00C24FEA" w:rsidP="00C24FEA">
+          <w:p w14:paraId="1E34E7E2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24FEA" w:rsidRPr="00CC6539" w14:paraId="4255ED55" w14:textId="77777777" w:rsidTr="005200CE">
+      <w:tr w:rsidR="00C24FEA" w:rsidRPr="00CC6539" w14:paraId="1E34E7EA" w14:textId="77777777" w:rsidTr="005200CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TabelacomGrelha"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3119"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="1902"/>
+              <w:gridCol w:w="3031"/>
+              <w:gridCol w:w="1904"/>
+              <w:gridCol w:w="1498"/>
+              <w:gridCol w:w="1855"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C24FEA" w14:paraId="14F70FA1" w14:textId="77777777" w:rsidTr="00C24FEA">
+            <w:tr w:rsidR="00C24FEA" w14:paraId="1E34E7E8" w14:textId="77777777" w:rsidTr="00C24FEA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3119" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="652E2839" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRDefault="00C24FEA" w:rsidP="00C24FEA">
+                <w:p w14:paraId="1E34E7E4" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Nº de cartão de Técnico Responsável</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="36CA0619" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRDefault="00C24FEA" w:rsidP="00C24FEA">
+                <w:p w14:paraId="1E34E7E5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Texto474"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
@@ -7528,77 +7544,76 @@
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1529" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F58BC6D" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRPr="00970B67" w:rsidRDefault="00C24FEA" w:rsidP="00C24FEA">
+                <w:p w14:paraId="1E34E7E6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00970B67" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00970B67">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Data de validade</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1902" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A41AF84" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRPr="00970B67" w:rsidRDefault="00C24FEA" w:rsidP="00C24FEA">
+                <w:p w14:paraId="1E34E7E7" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00970B67" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Texto474"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
@@ -7648,93 +7663,93 @@
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CC6539">
                     <w:rPr>
                       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="66CC2FE2" w14:textId="77777777" w:rsidR="00C24FEA" w:rsidRPr="00CC6539" w:rsidRDefault="00C24FEA" w:rsidP="00B02F65">
+          <w:p w14:paraId="1E34E7E9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00B02F65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D9B5C88" w14:textId="5DB0F87E" w:rsidR="00176B9F" w:rsidRPr="00CC6539" w:rsidRDefault="00176B9F" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E7EB" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35B28A4E" w14:textId="77FCA43D" w:rsidR="009D042F" w:rsidRDefault="00567DF9" w:rsidP="009D042F">
+    <w:p w14:paraId="1E34E7EC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="009D042F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3326C0AA" wp14:editId="51AC7C6E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E34E81F" wp14:editId="1E34E820">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-107315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>105393</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5589270" cy="836295"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectângulo arredondado 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5589270" cy="836295"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -7760,130 +7775,130 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="3F8CABA8" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.45pt;margin-top:8.3pt;width:440.1pt;height:65.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM/ClPjgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jaUSgVKapATJMY&#10;IGDi2XXsJpLt82y3affX72ynacfQHqa9JPb9+O7u891dXm21IhvhfAumoqOTkhJhONStWVX0+8vt&#10;pyklPjBTMwVGVHQnPL2af/xw2dmZGEMDqhaOIIjxs85WtAnBzorC80Zo5k/ACoNKCU6zgFe3KmrH&#10;OkTXqhiX5VnRgautAy68R+lNVtJ5wpdS8PAgpReBqIpibiF9Xfou47eYX7LZyjHbtLxPg/1DFpq1&#10;BoMOUDcsMLJ27R9QuuUOPMhwwkEXIGXLRaoBqxmVb6p5bpgVqRYkx9uBJv//YPn95tk+OqShs37m&#10;8Rir2Eqn4x/zI9tE1m4gS2wD4SicTKYX43PklKNu+vlsfDGJbBYHb+t8+CJAk3ioqIO1qZ/wRRJR&#10;bHPnQ7bf28WIBm5bpdKrKBMFHlRbR1m6xLYQ18qRDcMHXa5GCUut9Teos+xsUpbpWTGR1EXRPKV1&#10;hIS6iF4cak6nsFMihlHmSUjS1ljlOAUYgHIMxrkwIcf2DatFFsfI74dOgBFZYiEDdg/we0177ExN&#10;bx9dRermwbn8W2LZefBIkcGEwVm3Btx7AAqr6iNn+z1JmZrI0hLq3aMjDvIsectvW3zfO+bDI3M4&#10;PNgSuBDCA36kgq6i0J8oacD9fE8e7bGnUUtJh8NYUf9jzZygRH012O0Xo9PTOL3pcjo5H+PFHWuW&#10;xxqz1teA7THC1WN5Okb7oPZH6UC/4t5YxKioYoZj7Iry4PaX65CXBG4eLhaLZIYTa1m4M8+WR/DI&#10;amzdl+0rc7Zv8oDjcQ/7wWWzN22ebaOngcU6gGzTDBx47fnGaU8922+muE6O78nqsD/nvwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJc+JTLhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC7Tlm5FUSlNp4KEOPQwbSDg6DWhqWiSqkm37u0xJzja/6/Pn4vtbHt20mPovJOwXiXAtGu8&#10;6lwr4e31eZkBCxGdwt47LeGiA2zL66sCc+XPbq9Ph9gygriQowQT45BzHhqjLYaVH7Sj7MuPFiON&#10;Y8vViGeC255vkkRwi52jCwYH/WR0832YLFF2/r2qPjZTnS5e6vqye8TPhZHy9mauHoBFPce/Mvzq&#10;kzqU5HT0k1OB9RKWa3FPVQqEAEaFTKQpsCMt7rIUeFnw/y+UPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBM/ClPjgIAAIcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCXPiUy4QAAAAoBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="1AC8C980" id="Rectângulo arredondado 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-8.45pt;margin-top:8.3pt;width:440.1pt;height:65.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM/ClPjgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jaUSgVKapATJMY&#10;IGDi2XXsJpLt82y3affX72ynacfQHqa9JPb9+O7u891dXm21IhvhfAumoqOTkhJhONStWVX0+8vt&#10;pyklPjBTMwVGVHQnPL2af/xw2dmZGEMDqhaOIIjxs85WtAnBzorC80Zo5k/ACoNKCU6zgFe3KmrH&#10;OkTXqhiX5VnRgautAy68R+lNVtJ5wpdS8PAgpReBqIpibiF9Xfou47eYX7LZyjHbtLxPg/1DFpq1&#10;BoMOUDcsMLJ27R9QuuUOPMhwwkEXIGXLRaoBqxmVb6p5bpgVqRYkx9uBJv//YPn95tk+OqShs37m&#10;8Rir2Eqn4x/zI9tE1m4gS2wD4SicTKYX43PklKNu+vlsfDGJbBYHb+t8+CJAk3ioqIO1qZ/wRRJR&#10;bHPnQ7bf28WIBm5bpdKrKBMFHlRbR1m6xLYQ18qRDcMHXa5GCUut9Teos+xsUpbpWTGR1EXRPKV1&#10;hIS6iF4cak6nsFMihlHmSUjS1ljlOAUYgHIMxrkwIcf2DatFFsfI74dOgBFZYiEDdg/we0177ExN&#10;bx9dRermwbn8W2LZefBIkcGEwVm3Btx7AAqr6iNn+z1JmZrI0hLq3aMjDvIsectvW3zfO+bDI3M4&#10;PNgSuBDCA36kgq6i0J8oacD9fE8e7bGnUUtJh8NYUf9jzZygRH012O0Xo9PTOL3pcjo5H+PFHWuW&#10;xxqz1teA7THC1WN5Okb7oPZH6UC/4t5YxKioYoZj7Iry4PaX65CXBG4eLhaLZIYTa1m4M8+WR/DI&#10;amzdl+0rc7Zv8oDjcQ/7wWWzN22ebaOngcU6gGzTDBx47fnGaU8922+muE6O78nqsD/nvwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJc+JTLhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC7Tlm5FUSlNp4KEOPQwbSDg6DWhqWiSqkm37u0xJzja/6/Pn4vtbHt20mPovJOwXiXAtGu8&#10;6lwr4e31eZkBCxGdwt47LeGiA2zL66sCc+XPbq9Ph9gygriQowQT45BzHhqjLYaVH7Sj7MuPFiON&#10;Y8vViGeC255vkkRwi52jCwYH/WR0832YLFF2/r2qPjZTnS5e6vqye8TPhZHy9mauHoBFPce/Mvzq&#10;kzqU5HT0k1OB9RKWa3FPVQqEAEaFTKQpsCMt7rIUeFnw/y+UPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBM/ClPjgIAAIcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCXPiUy4QAAAAoBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="#a5a5a5 [2092]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5703782D" w14:textId="4BD3AE02" w:rsidR="00801DCC" w:rsidRPr="00CC6539" w:rsidRDefault="00801DCC" w:rsidP="00801DCC">
+    <w:p w14:paraId="1E34E7ED" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2ª Via do Cartão</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Técnico Responsável</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B264923" w14:textId="31CAD55D" w:rsidR="00801DCC" w:rsidRDefault="00801DCC" w:rsidP="00801DCC">
+    <w:p w14:paraId="1E34E7EE" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Envio de comprovativo de transferência bancária no valor de </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5,</w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00CA37B2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9076D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7901,167 +7916,167 @@
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cinco</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros e </w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>noventa</w:t>
       </w:r>
-      <w:r w:rsidR="00CA37B2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">cêntimos) conforme estipulado no Despacho </w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77" w:rsidRPr="00003E82">
+      <w:r w:rsidRPr="00003E82">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">n.º </w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3509/2024,</w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77" w:rsidRPr="00003E82">
+      <w:r w:rsidRPr="00003E82">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="000A6D77">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1 de abril.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485448EF" w14:textId="77777777" w:rsidR="00801DCC" w:rsidRPr="00CC6539" w:rsidRDefault="00801DCC" w:rsidP="00801DCC">
+    <w:p w14:paraId="1E34E7EF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3085"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1949"/>
+        <w:gridCol w:w="3002"/>
+        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="1529"/>
+        <w:gridCol w:w="1902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00970B67" w14:paraId="1A52C808" w14:textId="0F1EDEF2" w:rsidTr="00970B67">
+      <w:tr w:rsidR="00970B67" w14:paraId="1E34E7F4" w14:textId="77777777" w:rsidTr="00970B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255DCB73" w14:textId="1A9EAA75" w:rsidR="00970B67" w:rsidRDefault="00970B67" w:rsidP="00801DCC">
+          <w:p w14:paraId="1E34E7F0" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nº de cartão de Técnico Responsável</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28279E1E" w14:textId="027C71FA" w:rsidR="00970B67" w:rsidRDefault="00970B67" w:rsidP="00801DCC">
+          <w:p w14:paraId="1E34E7F1" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
@@ -8112,77 +8127,76 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53B7AD43" w14:textId="0CD58FDC" w:rsidR="00970B67" w:rsidRPr="00970B67" w:rsidRDefault="00970B67" w:rsidP="00801DCC">
+          </w:tcPr>
+          <w:p w14:paraId="1E34E7F2" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00970B67" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970B67">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data de validade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5BAFF9" w14:textId="7B2D4514" w:rsidR="00970B67" w:rsidRPr="00970B67" w:rsidRDefault="00970B67" w:rsidP="00801DCC">
+          <w:p w14:paraId="1E34E7F3" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00970B67" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
@@ -8232,267 +8246,267 @@
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7712FBFF" w14:textId="2E5A5043" w:rsidR="00801DCC" w:rsidRDefault="00801DCC" w:rsidP="009D042F">
+    <w:p w14:paraId="1E34E7F5" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="009D042F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C5E019" w14:textId="77777777" w:rsidR="00801DCC" w:rsidRPr="00CC6539" w:rsidRDefault="00801DCC" w:rsidP="009D042F">
+    <w:p w14:paraId="1E34E7F6" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="009D042F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D70964C" w14:textId="69A86829" w:rsidR="009D042F" w:rsidRPr="00CC6539" w:rsidRDefault="009D042F" w:rsidP="00787A03">
+    <w:p w14:paraId="1E34E7F7" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00787A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk88227730"/>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GARANTIA DE PROTEÇÃO DE DADOS PESSOAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0342B1C9" w14:textId="1D2EF4D9" w:rsidR="009D042F" w:rsidRPr="00CC6539" w:rsidRDefault="009D042F" w:rsidP="00787A03">
+    <w:p w14:paraId="1E34E7F8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00787A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Os dados pessoais recolhidos neste formulário serão exclusivamente utilizados na realização de todos os procedimentos necessários ao registo de habilitação de técnico responsável.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AB2D22" w14:textId="77777777" w:rsidR="009D042F" w:rsidRPr="00CC6539" w:rsidRDefault="009D042F" w:rsidP="00787A03">
+    <w:p w14:paraId="1E34E7F9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00787A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>O tratamento dos dados é efetuado segundo o disposto no Regulamento Geral de Proteção de Dados (RGPD).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EF4546" w14:textId="599B315E" w:rsidR="009D042F" w:rsidRPr="00CC6539" w:rsidRDefault="009D042F" w:rsidP="00787A03">
+    <w:p w14:paraId="1E34E7FA" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00787A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Como titular dos dados, tem o direito à alteração dos dados pessoais inexatos e posteriormente, à oposição ao tratamento dos dados, a não ser que o responsável pelo tratamento apresente razões legítimas para prosseguir com o tratamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3F731" w14:textId="64312EF4" w:rsidR="001E58FB" w:rsidRPr="00C24FEA" w:rsidRDefault="009D042F" w:rsidP="00C24FEA">
+    <w:p w14:paraId="1E34E7FB" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C24FEA" w:rsidRDefault="00CD652A" w:rsidP="00C24FEA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Em caso de alteração de dados solicita-se o envio de pedido de atualização de dados pessoais para uso.sustent</w:t>
       </w:r>
-      <w:r w:rsidR="00C9076D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vel@dgav.pt</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="2FE3F732" w14:textId="77777777" w:rsidR="001E58FB" w:rsidRPr="00CC6539" w:rsidRDefault="001E58FB" w:rsidP="001E58FB">
+    <w:p w14:paraId="1E34E7FC" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="001E58FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="862"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="1083"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="1097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w14:paraId="2FE3F739" w14:textId="77777777" w:rsidTr="00D83811">
+      <w:tr w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w14:paraId="1E34E803" w14:textId="77777777" w:rsidTr="00D83811">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F733" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7FD" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="439" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F734" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7FE" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -8542,71 +8556,71 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F735" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E7FF" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F736" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E800" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -8656,71 +8670,71 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F737" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E801" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE3F738" w14:textId="77777777" w:rsidR="003C0DDC" w:rsidRPr="00CC6539" w:rsidRDefault="003C0DDC" w:rsidP="00D83811">
+          <w:p w14:paraId="1E34E802" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00D83811">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto474"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -8768,236 +8782,236 @@
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34C14D9C" w14:textId="6A115674" w:rsidR="00801DCC" w:rsidRDefault="001E58FB" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E804" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6539">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362E8991" w14:textId="77777777" w:rsidR="00801DCC" w:rsidRPr="00801DCC" w:rsidRDefault="00801DCC" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E805" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00801DCC" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07471E89" w14:textId="24EC3C72" w:rsidR="00567DF9" w:rsidRPr="003C5692" w:rsidRDefault="00567DF9" w:rsidP="00847157">
+    <w:p w14:paraId="1E34E806" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="003C5692" w:rsidRDefault="00CD652A" w:rsidP="00847157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4077"/>
-        <w:gridCol w:w="4567"/>
+        <w:gridCol w:w="4010"/>
+        <w:gridCol w:w="4494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801DCC" w14:paraId="2A65BA9B" w14:textId="77777777" w:rsidTr="005F29F3">
+      <w:tr w:rsidR="00801DCC" w14:paraId="1E34E80B" w14:textId="77777777" w:rsidTr="005F29F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237F76A9" w14:textId="77777777" w:rsidR="00801DCC" w:rsidRPr="00CC6539" w:rsidRDefault="00801DCC" w:rsidP="00801DCC">
+          <w:p w14:paraId="1E34E807" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>------------------------------------------------------------------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7161E6F1" w14:textId="1080B491" w:rsidR="00801DCC" w:rsidRPr="009C124A" w:rsidRDefault="00801DCC" w:rsidP="009C124A">
+          <w:p w14:paraId="1E34E808" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="009C124A" w:rsidRDefault="00CD652A" w:rsidP="009C124A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5692">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>Assinatura do Requerente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="654F348E" w14:textId="77777777" w:rsidR="00801DCC" w:rsidRPr="00CC6539" w:rsidRDefault="00801DCC" w:rsidP="00801DCC">
+          <w:p w14:paraId="1E34E809" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00CC6539" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC6539">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>------------------------------------------------------------------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E59A85" w14:textId="5B0A7A9F" w:rsidR="00801DCC" w:rsidRPr="00801DCC" w:rsidRDefault="00801DCC" w:rsidP="009C124A">
+          <w:p w14:paraId="1E34E80A" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00801DCC" w:rsidRDefault="00CD652A" w:rsidP="009C124A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5692">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>Assinatura do representante da Entidade proponente</w:t>
             </w:r>
-            <w:r w:rsidR="009C124A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003C5692">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t>(se aplicável)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C699D9D" w14:textId="77777777" w:rsidR="00FC2B6A" w:rsidRPr="003C5692" w:rsidRDefault="00FC2B6A" w:rsidP="00862D23">
+    <w:p w14:paraId="1E34E80C" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="003C5692" w:rsidRDefault="00CD652A" w:rsidP="00862D23">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC2B6A" w:rsidRPr="003C5692" w:rsidSect="00A20C87">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="510" w:footer="510" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="6" w:space="24" w:color="632423" w:themeColor="accent2" w:themeShade="80"/>
         <w:left w:val="single" w:sz="6" w:space="24" w:color="632423" w:themeColor="accent2" w:themeShade="80"/>
         <w:bottom w:val="single" w:sz="6" w:space="24" w:color="632423" w:themeColor="accent2" w:themeShade="80"/>
         <w:right w:val="single" w:sz="6" w:space="24" w:color="632423" w:themeColor="accent2" w:themeShade="80"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E622D34" w14:textId="77777777" w:rsidR="00E1301C" w:rsidRDefault="00E1301C" w:rsidP="009C30AF">
+    <w:p w14:paraId="70A563D9" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4136BCA8" w14:textId="77777777" w:rsidR="00E1301C" w:rsidRDefault="00E1301C" w:rsidP="009C30AF">
+    <w:p w14:paraId="213985C8" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9072,451 +9086,464 @@
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kigelia">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A01526FF" w:usb1="C200004B" w:usb2="00010800" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="51B5C3D3" w14:textId="461A379C" w:rsidR="004D30FA" w:rsidRPr="00C9076D" w:rsidRDefault="004D30FA" w:rsidP="00C9076D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E34E827" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00C9076D">
     <w:pPr>
       <w:pStyle w:val="Morada"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="6" w:name="_Hlk88131325"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk87963164"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk87963165"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk87963253"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk87963254"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk87966914"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk87966915"/>
     <w:r w:rsidRPr="00C9076D">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Direção Geral de Alimentação e Veterinária </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D219135" w14:textId="3ABAA198" w:rsidR="00862D23" w:rsidRDefault="004D30FA" w:rsidP="00801DCC">
+  <w:p w14:paraId="1E34E828" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
     <w:pPr>
       <w:pStyle w:val="Morada"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C9076D">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>Campo Grande, n.º 50 | 1700-093 Lisboa Telef..: 213 239</w:t>
+      <w:t xml:space="preserve">Campo Grande, n.º 50 | 1700-093 Lisboa </w:t>
     </w:r>
-    <w:r w:rsidR="00801DCC">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C9076D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t>Telef</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C9076D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t>..: 213 239</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C9076D">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>500</w:t>
     </w:r>
-    <w:r w:rsidR="00801DCC">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:bookmarkEnd w:id="6"/>
-    <w:r w:rsidR="00801DCC">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r w:rsidRPr="00C9076D">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
-    <w:r w:rsidR="00801DCC">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00C9076D">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">mail: </w:t>
     </w:r>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
-    <w:r w:rsidR="00862D23">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00862D23">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> HYPERLINK "mailto:uso.sustentavel@dgav.pt" </w:instrText>
     </w:r>
-    <w:r w:rsidR="00862D23">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:r>
-    <w:r w:rsidR="00862D23">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00862D23" w:rsidRPr="0009331A">
+    <w:r w:rsidRPr="0009331A">
       <w:rPr>
         <w:rStyle w:val="Hiperligao"/>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>uso.sustentavel@dgav.pt</w:t>
     </w:r>
-    <w:r w:rsidR="00862D23">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2FE3F793" w14:textId="27F21400" w:rsidR="00706E9A" w:rsidRPr="00C9076D" w:rsidRDefault="00706E9A" w:rsidP="00801DCC">
+  <w:p w14:paraId="1E34E829" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00801DCC">
     <w:pPr>
       <w:pStyle w:val="Morada"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CF90147" w14:textId="77777777" w:rsidR="00E1301C" w:rsidRDefault="00E1301C" w:rsidP="009C30AF">
+    <w:p w14:paraId="55523F8E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07B5F9C5" w14:textId="77777777" w:rsidR="00E1301C" w:rsidRDefault="00E1301C" w:rsidP="009C30AF">
+    <w:p w14:paraId="3E2C3F05" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRDefault="00CD652A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4EC2A610" w14:textId="08FE5D54" w:rsidR="00FC2B6A" w:rsidRPr="00FC2B6A" w:rsidRDefault="00FC2B6A" w:rsidP="00FC2B6A">
+    <w:p w14:paraId="1E34E82E" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00FC2B6A" w:rsidRDefault="00CD652A" w:rsidP="00FC2B6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2B6A">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Todos os elementos são de preenchimento obrigatório</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC4C230" w14:textId="2223B425" w:rsidR="00C9076D" w:rsidRPr="00C9076D" w:rsidRDefault="00C9076D" w:rsidP="00C9076D">
+    <w:p w14:paraId="1E34E82F" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00C9076D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2B6A">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9076D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Os dados relevantes para as transferências bancárias (com entrega do comprovativo do pagamento) são os seguintes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065A79F7" w14:textId="77777777" w:rsidR="00C9076D" w:rsidRPr="00C9076D" w:rsidRDefault="00C9076D" w:rsidP="00C9076D">
+    <w:p w14:paraId="1E34E830" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00C9076D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9076D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Banco: IGCP - Instituto de Gestão da Tesouraria e do Crédito Público, IP.   Balcão: Av. República, n.º 57-6º - 1050-189 Lisboa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2895D396" w14:textId="706A1652" w:rsidR="00C9076D" w:rsidRPr="00C9076D" w:rsidRDefault="00C9076D" w:rsidP="00C9076D">
+    <w:p w14:paraId="1E34E831" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="00C9076D" w:rsidRDefault="00CD652A" w:rsidP="00C9076D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9076D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>NIB: 0781 011 200 000 007 784 96              IBAN: PT50 0781 011 200 000 007 784 96               SWIFT: IGCPPTPL</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2831"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2832"/>
+      <w:gridCol w:w="2811"/>
+      <w:gridCol w:w="2778"/>
+      <w:gridCol w:w="2807"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004D30FA" w14:paraId="69A39777" w14:textId="77777777" w:rsidTr="00B4661F">
+    <w:tr w:rsidR="004D30FA" w14:paraId="1E34E825" w14:textId="77777777" w:rsidTr="00141E19">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2831" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A6A248C" w14:textId="45041308" w:rsidR="004D30FA" w:rsidRPr="0040040D" w:rsidRDefault="003E0E3C" w:rsidP="004D30FA">
+        <w:p w14:paraId="1E34E821" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0040040D" w:rsidRDefault="00CD652A" w:rsidP="00141E19">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-116"/>
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="5" w:name="_Hlk87966792"/>
           <w:r w:rsidRPr="00666E85">
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4233A6F7" wp14:editId="3CDB52CB">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E34E82A" wp14:editId="1552F966">
+                <wp:extent cx="1116000" cy="503981"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1350046885" name="Imagem 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Imagem 1"/>
+                        <pic:cNvPr id="1350046885" name="Imagem 11"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1266825" cy="609600"/>
+                          <a:ext cx="1116000" cy="503981"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2831" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="550913C8" w14:textId="77777777" w:rsidR="004D30FA" w:rsidRPr="0040040D" w:rsidRDefault="004D30FA" w:rsidP="004D30FA">
+        <w:p w14:paraId="1E34E822" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0040040D" w:rsidRDefault="00CD652A" w:rsidP="004D30FA">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5848C27C" w14:textId="77777777" w:rsidR="004D30FA" w:rsidRPr="0040040D" w:rsidRDefault="004D30FA" w:rsidP="004D30FA">
+        <w:p w14:paraId="1E34E823" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0040040D" w:rsidRDefault="00CD652A" w:rsidP="004D30FA">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2832" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7A59FF49" w14:textId="77777777" w:rsidR="004D30FA" w:rsidRPr="0040040D" w:rsidRDefault="004D30FA" w:rsidP="004D30FA">
+        <w:p w14:paraId="1E34E824" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="0040040D" w:rsidRDefault="00CD652A" w:rsidP="00141E19">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-113"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0040040D">
             <w:rPr>
               <w:rFonts w:cs="Leelawadee UI"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3270BA3E" wp14:editId="29A5B863">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E34E82C" wp14:editId="1E34E82D">
                 <wp:extent cx="895350" cy="609600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="19" name="Imagem 19" descr="Uma imagem com texto, loiça, prato&#10;&#10;Descrição gerada automaticamente"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Imagem 70" descr="Uma imagem com texto, loiça, prato&#10;&#10;Descrição gerada automaticamente"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -9525,60 +9552,60 @@
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="895350" cy="609600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="5"/>
   </w:tbl>
-  <w:p w14:paraId="2FE3F78F" w14:textId="2E769C22" w:rsidR="009C30AF" w:rsidRPr="004D30FA" w:rsidRDefault="009C30AF" w:rsidP="00730C5B">
+  <w:p w14:paraId="1E34E826" w14:textId="77777777" w:rsidR="00CD652A" w:rsidRPr="004D30FA" w:rsidRDefault="00CD652A" w:rsidP="00730C5B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFD4E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5964BC30"/>
     <w:lvl w:ilvl="0" w:tplc="1AA69D44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -9752,312 +9779,112 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="689180110">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1533419583">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9ESwVoSOzEd5lYisX8bqnhpMokF4PR/hkcV0WXVPg5qy1ufjzMwd0u523SD3sKB0n8PEAoRuTHMawmfGWLA1rg==" w:salt="/2HUtp3RNCvdp0VUfkD8Bg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00847157"/>
-[...203 lines deleted...]
-    <w:rsid w:val="00FC2B6A"/>
+    <w:rsidRoot w:val="00B6244A"/>
+    <w:rsid w:val="00141E19"/>
+    <w:rsid w:val="00B6244A"/>
+    <w:rsid w:val="00CD652A"/>
+    <w:rsid w:val="00D766A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FE3F601"/>
-  <w15:docId w15:val="{EE86E327-0FA2-4FEB-A46E-584AF7668FEE}"/>
+  <w14:docId w14:val="1E34E708"/>
+  <w15:docId w15:val="{B38049F7-3089-4CC2-ABC8-8D8424175CEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10689,51 +10516,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1">
     <w:name w:val="Estilo1"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00003E82"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo2">
     <w:name w:val="Estilo2"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00801DCC"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72164210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="662200670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11064,75 +10891,121 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="e9b71f08-aed5-438d-9111-19133761cb5c">DGAV-523-7430</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="e9b71f08-aed5-438d-9111-19133761cb5c">
       <Url>http://intranet2.dgav.pt/Gabinete%20de%20Recursos%20Genéticos%20Animais/_layouts/DocIdRedir.aspx?ID=DGAV-523-7430</Url>
       <Description>DGAV-523-7430</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000B4230A892AE52468DE6EEFB9D2BA22F" ma:contentTypeVersion="2" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="dbaa3987887f4df3a17989793ae31e75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e9b71f08-aed5-438d-9111-19133761cb5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309f51e3d50fe67c48bdb4c227433cb2" ns2:_="">
     <xsd:import namespace="e9b71f08-aed5-438d-9111-19133761cb5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e9b71f08-aed5-438d-9111-19133761cb5c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Valor do ID do Documento" ma:description="O valor do ID do documento atribuído a este item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -11233,144 +11106,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21723A4C-9F7B-4061-BB6B-70F7799A4711}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19C89593-7005-4A08-BAB6-46E6109C7812}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C63EBEF1-83AB-4DD2-ACE0-0CD920B1118B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e9b71f08-aed5-438d-9111-19133761cb5c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19C89593-7005-4A08-BAB6-46E6109C7812}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21723A4C-9F7B-4061-BB6B-70F7799A4711}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F26DB79-5C77-4F80-B277-09FA508EBE57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{407F15A5-3E39-48CD-80BA-DAF7C88BE9EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e9b71f08-aed5-438d-9111-19133761cb5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>628</Words>
   <Characters>3395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>